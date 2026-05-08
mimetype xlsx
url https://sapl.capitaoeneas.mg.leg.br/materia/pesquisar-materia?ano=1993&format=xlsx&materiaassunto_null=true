--- v0 (2025-12-25)
+++ v1 (2026-05-08)
@@ -54,648 +54,648 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Jorge Enéas Mineiro de Souza</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/302/pl-no-01-1993.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/302/pl-no-01-1993.pdf</t>
   </si>
   <si>
     <t>Autoriza a celebrar convênio com o Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/303/pl-no-02-1993.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/303/pl-no-02-1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito Municipal a assinar convênio com o Estado de Minas Gerais, através da Secretaria de Estado da Educação.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/304/pl-no-03-1993.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/304/pl-no-03-1993.pdf</t>
   </si>
   <si>
     <t>Concede reajuste de vencimentos aos funcionários públicos da Prefeitura Municipal de Capitão Enéas.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Carlinhos Priquitão</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/307/pl-no-04-1993.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/307/pl-no-04-1993.pdf</t>
   </si>
   <si>
     <t>Fica denominada CRECHE ANA DE LOURDES NUNES a creche construída pela Prefeitura no Povoado de Orion.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/308/pl-no-05-1993.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/308/pl-no-05-1993.pdf</t>
   </si>
   <si>
     <t>Autoriza fazer seguro de vida em grupo, de funcionários.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/309/pl-no-06-1993.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/309/pl-no-06-1993.pdf</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/310/pl-no-07-1993.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/310/pl-no-07-1993.pdf</t>
   </si>
   <si>
     <t>Autoriza a assinatura de convênios e dá outras providências.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/311/pl-no-08-1993.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/311/pl-no-08-1993.pdf</t>
   </si>
   <si>
     <t>Autoriza assinar convênios com a Secretaria de Estado da Educação/MG.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/312/pl-no-09-1993.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/312/pl-no-09-1993.pdf</t>
   </si>
   <si>
     <t>Autoriza assinar convênios com Secretaria de Estado de Transporte e Obras Públicas/MG.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/313/pl-no-10-1993.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/313/pl-no-10-1993.pdf</t>
   </si>
   <si>
     <t>Autoriza assinar convênios com a Secretaria de Estado da Saúde.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/314/pl-no-11-1993.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/314/pl-no-11-1993.pdf</t>
   </si>
   <si>
     <t>Autoriza assinar convênios com a SUDENE - Superintendência de Desenvolvimento do Nordeste / SDR - Secretaria de Desenvolvimento Regional.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/339/pl-no-12-1993.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/339/pl-no-12-1993.pdf</t>
   </si>
   <si>
     <t>Autoriza assinatura de convênio com a Associação dos Municípios da Área Mineira da Sudene - AMAMS e contém outras providências.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/340/pl-no-13-1993.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/340/pl-no-13-1993.pdf</t>
   </si>
   <si>
     <t>Reconhecimento de utilidade pública - Associação Comunitária Rural de Poção.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>José Sidney</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/344/pl-no-14-1993.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/344/pl-no-14-1993.pdf</t>
   </si>
   <si>
     <t>Reconhecimento de Utilidade Pública - Associação Comunitária dos Moradores do Distrito de Caçarema.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/350/pl-no-16-1993.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/350/pl-no-16-1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar convênio e contrato para a implantação e efetivação do Programa de Mecanização Agrícola e dá outas providências.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/351/pl-no-17-1993.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/351/pl-no-17-1993.pdf</t>
   </si>
   <si>
     <t>Autoriza transferência de Poços Artesianos.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/352/pl-no-18-1993.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/352/pl-no-18-1993.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Projetos Arquitetônicos e construção de habitações populares a serem implantadas no Município de Capitão Enéas, através do Programa Municipal de Habitação Popular.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/353/pl-no-19-1993.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/353/pl-no-19-1993.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Habitação Popular e dá outras providências.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Orlandinho</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/354/pl-no-21-1993.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/354/pl-no-21-1993.pdf</t>
   </si>
   <si>
     <t>Reconhecimento de Utilidade Pública - Conselho de Desenvolvimento e Assistência Social Comunitária de Capitão Enéas/MG - CODASCOME.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/355/pl-no-22-1993.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/355/pl-no-22-1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Alterar a Lei Orçamentária do Município.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/356/pl-no-23-1993.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/356/pl-no-23-1993.pdf</t>
   </si>
   <si>
     <t>Fica denominada Escola Municipal de 1º Grau Maria Antônia Soares Rocha a Escola Municipal situada no Povoado de Orion.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Darcy da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/357/pl-no-25-1993.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/357/pl-no-25-1993.pdf</t>
   </si>
   <si>
     <t>Reconhecimento de Utilidade Pública - Associação dos Estudantes de Capitão Enéas/MG - AECAPE.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>José Silvestre de Brito</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/358/pl-no-26-1993.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/358/pl-no-26-1993.pdf</t>
   </si>
   <si>
     <t>Reconhecimento de Utilidade Pública - Conselho de Desenvolvimento Comunitário de Virgilândia.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/359/pl-no-28-1993.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/359/pl-no-28-1993.pdf</t>
   </si>
   <si>
     <t>Autoriza incluir no Orçamento Municipal para o exercício de 1993, operações de crédito por antecipação de Receita Orçamentária.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/360/pl-no-29-1993.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/360/pl-no-29-1993.pdf</t>
   </si>
   <si>
     <t>Concede reajuste de vencimentos aos funcionários e secretários municipais da Prefeitura Municipal de Capitão Enéas/MG.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/361/pl-no-31-1993.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/361/pl-no-31-1993.pdf</t>
   </si>
   <si>
     <t>Reconhecimento de Utilidade Pública - Associação Comunitária Rural de Mocambo.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/362/pl-no-33-1993.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/362/pl-no-33-1993.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 350, 02 de março de 1992.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/363/pl-no-34-1993.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/363/pl-no-34-1993.pdf</t>
   </si>
   <si>
     <t>Concede reajuste de vencimentos aos funcionários públicos municipais.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>José Dalço</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/364/pl-no-36-1993.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/364/pl-no-36-1993.pdf</t>
   </si>
   <si>
     <t>Reconhecimento de Utilidade Pública - Associação dos Moradores do Bairro Sapé.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/365/pl-no-37-1993.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/365/pl-no-37-1993.pdf</t>
   </si>
   <si>
     <t>Autoriza assinar convênios através do Gabinete Militar do Governador do Estado de Minas Gerais/CEDEC e dá outras providências.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/366/pl-no-38-1993.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/366/pl-no-38-1993.pdf</t>
   </si>
   <si>
     <t>Institui a meia entrada para estudantes em estabelecimento que realizem espetáculos musicais musicais, teatrais, cinematográficos, atividades sociais, recreativas, culturais, esportivas e quaisquer outras que proporcionem lazer e entretenimento.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/367/pl-no-39-1993.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/367/pl-no-39-1993.pdf</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/368/pl-no-40-1993.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/368/pl-no-40-1993.pdf</t>
   </si>
   <si>
     <t>Autoriza a venda de ações da CEMIG.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/369/pl-no-41-1993.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/369/pl-no-41-1993.pdf</t>
   </si>
   <si>
     <t>Autoriza assinar o convênio com o Estado de Minas Gerais, através da Secretaria de Estado de Planejamento - SEPLAN.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/370/pl-no-42-1993.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/370/pl-no-42-1993.pdf</t>
   </si>
   <si>
     <t>Cria escolas municipais e dá outras providências.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/371/pl-no-43-1993.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/371/pl-no-43-1993.pdf</t>
   </si>
   <si>
     <t>Concede reajuste de vencimentos dos Servidores Públicos Municipais, muda Artigo, bem como, atualiza anexos do Projeto de Lei nº 28/92, que Dispõe sobre o quadro de pessoal da Prefeitura Municipal de Capitão Enéas e dá outras providências.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/372/pl-no-46-1993.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/372/pl-no-46-1993.pdf</t>
   </si>
   <si>
     <t>Concede reajuste de vencimentos a todos os Funcionários e Classes de Cargos de Provimento em Comissão, da Prefeitura de Capitão Enéas/MG.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/373/pl-no-47-1993.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/373/pl-no-47-1993.pdf</t>
   </si>
   <si>
     <t>Altera a Emenda Supressiva ao Projeto de Lei nº 28, de 22 de abril de 1992, que dispõe sobre o Quadro de pessoal da Prefeitura Municipal de Capitão Enéas/MG.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/374/pl-no-48-1993.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/374/pl-no-48-1993.pdf</t>
   </si>
   <si>
     <t>Autoriza a assinatura de convênio com o Ministério da Agricultura, do Abastecimento e de Reforma Agrária.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/375/pl-no-49-1993.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/375/pl-no-49-1993.pdf</t>
   </si>
   <si>
     <t>Autoriza assinar convênio com o Ministério do Meio Ambiente e dá outras providências.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/376/pl-no-50-1993.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/376/pl-no-50-1993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito Municipal a abrir Crédito Suplementar de Cr$50.000.000,00 (cinquenta milhões de Cruzeiros Reais).</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/377/pl-no-51-1993.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/377/pl-no-51-1993.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de atendimento dos Direitos da Criança e do Adolescente e dá outras providências.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Carlinhos Priquitão, Délio A. de Oliveira Filho, José Antônio Ferreira da Silva, José Sidney, José Silvestre de Brito</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/378/pl-no-52-1993.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/378/pl-no-52-1993.pdf</t>
   </si>
   <si>
     <t>Reconhecimento de Utilidade Pública - Sindicato dos Servidores Públicos  Municipais, da Administração Direta e do Poder Legislativo de Capitão Enéas/MG.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/379/pl-no-53-1993.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/379/pl-no-53-1993.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial para suplementação a Lei nº 392, de 25 de janeiro de 1993. (Projeto de Lei nº 01, de 06/01/1993)</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/380/pl-no-54-1993.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/380/pl-no-54-1993.pdf</t>
   </si>
   <si>
     <t>Concede reajuste de vencimentos das Classes de Cargos de Provimentos em Comissão, da Prefeitura Municipal de Capitão Enéas.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/382/pl-no-55-1993.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/382/pl-no-55-1993.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Suplementar de Subvenções Sociais.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/381/pl-no-56-1993.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/381/pl-no-56-1993.pdf</t>
   </si>
   <si>
     <t>Concede reajuste de vencimentos as Classes de Cargos de Provimento em Comissão, da Prefeitura de Capitão Enéas-MG.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/306/veto_emenda_substitutiva_no-04-1993_ao_pl-no-03-1993.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/306/veto_emenda_substitutiva_no-04-1993_ao_pl-no-03-1993.pdf</t>
   </si>
   <si>
     <t>Veto a Emenda Substitutiva nº 04/1993 ao Projeto de Lei nº 003/1993.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/305/emenda_substitutiva-no-04-1993_ao_pl-no-03-1993.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/305/emenda_substitutiva-no-04-1993_ao_pl-no-03-1993.pdf</t>
   </si>
   <si>
     <t>Substitui parte do art. 1º do Projeto de Lei nº 03/1993.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1002,68 +1002,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/302/pl-no-01-1993.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/303/pl-no-02-1993.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/304/pl-no-03-1993.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/307/pl-no-04-1993.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/308/pl-no-05-1993.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/309/pl-no-06-1993.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/310/pl-no-07-1993.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/311/pl-no-08-1993.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/312/pl-no-09-1993.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/313/pl-no-10-1993.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/314/pl-no-11-1993.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/339/pl-no-12-1993.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/340/pl-no-13-1993.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/344/pl-no-14-1993.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/350/pl-no-16-1993.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/351/pl-no-17-1993.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/352/pl-no-18-1993.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/353/pl-no-19-1993.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/354/pl-no-21-1993.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/355/pl-no-22-1993.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/356/pl-no-23-1993.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/357/pl-no-25-1993.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/358/pl-no-26-1993.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/359/pl-no-28-1993.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/360/pl-no-29-1993.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/361/pl-no-31-1993.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/362/pl-no-33-1993.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/363/pl-no-34-1993.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/364/pl-no-36-1993.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/365/pl-no-37-1993.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/366/pl-no-38-1993.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/367/pl-no-39-1993.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/368/pl-no-40-1993.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/369/pl-no-41-1993.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/370/pl-no-42-1993.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/371/pl-no-43-1993.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/372/pl-no-46-1993.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/373/pl-no-47-1993.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/374/pl-no-48-1993.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/375/pl-no-49-1993.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/376/pl-no-50-1993.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/377/pl-no-51-1993.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/378/pl-no-52-1993.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/379/pl-no-53-1993.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/380/pl-no-54-1993.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/382/pl-no-55-1993.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/381/pl-no-56-1993.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/306/veto_emenda_substitutiva_no-04-1993_ao_pl-no-03-1993.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/305/emenda_substitutiva-no-04-1993_ao_pl-no-03-1993.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/302/pl-no-01-1993.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/303/pl-no-02-1993.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/304/pl-no-03-1993.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/307/pl-no-04-1993.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/308/pl-no-05-1993.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/309/pl-no-06-1993.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/310/pl-no-07-1993.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/311/pl-no-08-1993.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/312/pl-no-09-1993.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/313/pl-no-10-1993.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/314/pl-no-11-1993.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/339/pl-no-12-1993.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/340/pl-no-13-1993.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/344/pl-no-14-1993.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/350/pl-no-16-1993.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/351/pl-no-17-1993.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/352/pl-no-18-1993.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/353/pl-no-19-1993.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/354/pl-no-21-1993.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/355/pl-no-22-1993.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/356/pl-no-23-1993.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/357/pl-no-25-1993.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/358/pl-no-26-1993.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/359/pl-no-28-1993.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/360/pl-no-29-1993.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/361/pl-no-31-1993.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/362/pl-no-33-1993.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/363/pl-no-34-1993.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/364/pl-no-36-1993.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/365/pl-no-37-1993.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/366/pl-no-38-1993.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/367/pl-no-39-1993.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/368/pl-no-40-1993.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/369/pl-no-41-1993.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/370/pl-no-42-1993.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/371/pl-no-43-1993.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/372/pl-no-46-1993.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/373/pl-no-47-1993.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/374/pl-no-48-1993.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/375/pl-no-49-1993.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/376/pl-no-50-1993.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/377/pl-no-51-1993.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/378/pl-no-52-1993.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/379/pl-no-53-1993.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/380/pl-no-54-1993.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/382/pl-no-55-1993.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/381/pl-no-56-1993.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/306/veto_emenda_substitutiva_no-04-1993_ao_pl-no-03-1993.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1993/305/emenda_substitutiva-no-04-1993_ao_pl-no-03-1993.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="99.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="130.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="129.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="218.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>