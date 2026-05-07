--- v0 (2026-02-28)
+++ v1 (2026-05-07)
@@ -54,261 +54,261 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Darcy da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/397/pl-no-01-1998.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/397/pl-no-01-1998.pdf</t>
   </si>
   <si>
     <t>Fica denominada Rua Alfreu Batista Murça a Rua 03 da planta cadastral da cidade de Capitão Enéas.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Djalma Marques de Abreu</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/398/pl-no-02-1998.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/398/pl-no-02-1998.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito Especial com vistas a criação do Fundo de Manutenção e Desenvolvimento do Ensino Fundamental e de Valorização do Magistério e contém outras providências.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/399/pl-no-03-1998.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/399/pl-no-03-1998.pdf</t>
   </si>
   <si>
     <t>Cria o Pré-Escolar do Distrito de Caçarema.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/400/pl-no-04-1998.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/400/pl-no-04-1998.pdf</t>
   </si>
   <si>
     <t>Cria o Pré-Escolar do Povoado de Santana.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/401/pl-no-06-1998.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/401/pl-no-06-1998.pdf</t>
   </si>
   <si>
     <t>De acordo com o Inciso IV Art. 66 da Lei Orgânica Municipal, autoriza a redução do IPTU de 1.998, mais o parcelamento das mesmas.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/402/pl-no-07-1998.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/402/pl-no-07-1998.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Capitão Enéas, proceder repasse de recursos a entidades e organizações de assistência Social.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/403/pl-no-08-1998.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/403/pl-no-08-1998.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Capitão Enéas, através de seu representante legal, a adquirir terreno destinado a ampliação de Distrito Industrial de Capitão Enéas, através de desapropriação, por Utilidade Pública, conforme a Lei 6.602/78, e de Interesse Social, conforme Artigo 2º da Lei 4.132/62 para implantação de indústria no Município efetuar doação e dá outras providências.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/404/pl-no-09-1998.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/404/pl-no-09-1998.pdf</t>
   </si>
   <si>
     <t>Acrescenta Dispositivo a Lei Municipal nº 424 de 19 de agosto de 1993 e contém outras providências.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Zé Marley</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/405/pl-no-10-1998.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/405/pl-no-10-1998.pdf</t>
   </si>
   <si>
     <t>Reconhecimento de Utilidade Pública - Associação Comunitária dos Moradores de Santana da Lapinha,</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/406/pl-no-11-1998.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/406/pl-no-11-1998.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes Orçamentárias para o exercício de 1999 e dá outras providências.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/407/pl-no-14-1998.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/407/pl-no-14-1998.pdf</t>
   </si>
   <si>
     <t>Modifica os Anexos II, III e IV da Lei nº 373 de 07 de agosto de 1992, define número de cargos, níveis e contém outras providências.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/408/pl-no-17-1998.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/408/pl-no-17-1998.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Ponto de Táxi e dá concessão de placas no Município de Capitão Enéas.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>José Sidney</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/409/pre-no-01-1998.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/409/pre-no-01-1998.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Sr. Agnaldo Lopes da Costa.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>Paulo Abreu</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/410/pre-no-02-1998.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/410/pre-no-02-1998.pdf</t>
   </si>
   <si>
     <t>Modifica os Artigo 111 e 112 do Regimento Interno da Câmara Municipal.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>CFOTC - Comissão de Finanças, Orçamento e Tomada de Contas</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/411/pre-no-03-1998.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/411/pre-no-03-1998.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas do Município de Capitão Enéas/MG, relativas ao exercício de 1993.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Dr. Alex</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/412/emenda_modificativa_ao_pl_no-08-1998.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/412/emenda_modificativa_ao_pl_no-08-1998.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 08/1998.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>Antônio de Genera, Carlinhos Priquitão, Darcy da Farmácia, Dr. Alex, Jane de Wanderley, Jarbas Carvalho, José Dalço, Paulo Abreu, Zé Marley</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/413/emenda_modificativa_no-01-1998_ao_pl-no-14-1998.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/413/emenda_modificativa_no-01-1998_ao_pl-no-14-1998.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 14/1998.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -615,68 +615,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/397/pl-no-01-1998.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/398/pl-no-02-1998.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/399/pl-no-03-1998.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/400/pl-no-04-1998.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/401/pl-no-06-1998.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/402/pl-no-07-1998.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/403/pl-no-08-1998.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/404/pl-no-09-1998.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/405/pl-no-10-1998.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/406/pl-no-11-1998.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/407/pl-no-14-1998.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/408/pl-no-17-1998.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/409/pre-no-01-1998.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/410/pre-no-02-1998.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/411/pre-no-03-1998.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/412/emenda_modificativa_ao_pl_no-08-1998.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/413/emenda_modificativa_no-01-1998_ao_pl-no-14-1998.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/397/pl-no-01-1998.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/398/pl-no-02-1998.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/399/pl-no-03-1998.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/400/pl-no-04-1998.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/401/pl-no-06-1998.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/402/pl-no-07-1998.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/403/pl-no-08-1998.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/404/pl-no-09-1998.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/405/pl-no-10-1998.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/406/pl-no-11-1998.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/407/pl-no-14-1998.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/408/pl-no-17-1998.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/409/pre-no-01-1998.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/410/pre-no-02-1998.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/411/pre-no-03-1998.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/412/emenda_modificativa_ao_pl_no-08-1998.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/1998/413/emenda_modificativa_no-01-1998_ao_pl-no-14-1998.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="126" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="125.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>