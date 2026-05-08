--- v0 (2025-12-23)
+++ v1 (2026-05-08)
@@ -54,295 +54,295 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Darcy da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/298/emenda_no_01_ao_pl_no_05-2001.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/298/emenda_no_01_ao_pl_no_05-2001.pdf</t>
   </si>
   <si>
     <t>Emenda nº 01 ao Projeto de Lei nº 05/2001._x000D_
 Emenda ao artigo 2º do PL nº 05/2023.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/299/emenda_no_02_ao_pl_no_05-2001.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/299/emenda_no_02_ao_pl_no_05-2001.pdf</t>
   </si>
   <si>
     <t>Emenda ao artigo 6º do Parágrafo Único do Projeto de Lei Nº 05/2023.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Zílmio Rocha</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/295/pl_no_03-2001.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/295/pl_no_03-2001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e organização administrativa da Secretaria de Agricultura e Meio Ambiente - SEAMA e dá outras providências.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/296/pl_no_04-2001.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/296/pl_no_04-2001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito especial para a criação de atividade, visando a contribuição, visando a contribuição corrente para a AMAMS, Associação dos Municípios Mineiros da Área Mineira da SUDENE e dá outras providências.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/297/pl_no_05-2001.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/297/pl_no_05-2001.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho de Alimentação Escolar (CAE) no Município de Capitão Enéas e dá outras providências.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/301/pl_no_06-2001.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/301/pl_no_06-2001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre fixação dos vencimentos dos cargos do quadro e pessoal do Legislativo Municipal e contém outras providências.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/415/pl_no_07-2001.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/415/pl_no_07-2001.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de desconto de toda a dívida ativa do Município e do Imposto Predial e Territorial Urbano, cujos valores serão pagos em 2001, bem como o parcelamento das mesmas.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/416/pl_no_08-2001.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/416/pl_no_08-2001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da Lei Orçamentária para o exercício financeiro de 2002 e dá outras providências.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/418/pl_no_09-2001.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/418/pl_no_09-2001.pdf</t>
   </si>
   <si>
     <t>Cria a Creche Ricardo da Rocha Viana.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/419/pl_no_10-2001.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/419/pl_no_10-2001.pdf</t>
   </si>
   <si>
     <t>Cria a Creche João do Correio.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/420/pl_no_11-2001.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/420/pl_no_11-2001.pdf</t>
   </si>
   <si>
     <t>Cria a Creche Cristóvão Rodrigues Carlos.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/421/pl_no_12-2001.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/421/pl_no_12-2001.pdf</t>
   </si>
   <si>
     <t>Cria a Comissão Especial de Avaliação de Desempenho de Servidores em Estágio Probatório e dá outras providências.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/422/pl_no_13-2001.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/422/pl_no_13-2001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a celebrar convênio com o Ministério da Previdência e Assistência Social, objetivando repasse de recursos para atendimento a 200 (duzentas) crianças e adolescentes, através do Programa de erradicação do Trabalho Infantil - PETI.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/423/pl_no_14-2001.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/423/pl_no_14-2001.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Garantia de Renda Mínima Associado a Ações Socioeducativas - "Bolsa Escola" e dá outras providências.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/424/pl_no_15-2001.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/424/pl_no_15-2001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Especial, para pagamento de Precatório Judicial e dá outras providências.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/425/pl_no_16-2001.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/425/pl_no_16-2001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Orçamento Plurianual de Investimento para o Período 2002/2005.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/414/pl_no17-2001.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/414/pl_no17-2001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Desenvolvimento Rural, Industrial, Comercial e de Serviços - COMDERICS de Capitão Enéas - MG, e dá outras providências.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/427/pl-no-19-2001_-_reestrutura_o_regime_de_previdencia_dos_servidores_do_municipio_de_capitao_eneas_-_mg_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/427/pl-no-19-2001_-_reestrutura_o_regime_de_previdencia_dos_servidores_do_municipio_de_capitao_eneas_-_mg_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Reestrutura o Regime de Previdência dos Servidores do Município de Capitão Enéas - MG e dá outras providências.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/426/pl_no_20_de_03_de_dezembro_de_2001-.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/426/pl_no_20_de_03_de_dezembro_de_2001-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Suplementar, destinado à suplementação de dotações orçamentárias que se tornarem insuficientes, visando o pagamento de despesas com  pessoal do mês de dezembro/2001 e Décimo Terceiro salário do funcionalismo público municipal, matérias de consumo, serviços de terceiros e encargos, investimentos e transferência à Câmara Municipal e ao Instituto de Previdência dos Servidores Públicos Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/300/veto_a_emenda_no_01_ao_pl_no_05-2001.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/300/veto_a_emenda_no_01_ao_pl_no_05-2001.pdf</t>
   </si>
   <si>
     <t>Veto a Emenda Nº 01/2001 ao Projeto de Lei nº05/2001.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -649,68 +649,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/298/emenda_no_01_ao_pl_no_05-2001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/299/emenda_no_02_ao_pl_no_05-2001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/295/pl_no_03-2001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/296/pl_no_04-2001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/297/pl_no_05-2001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/301/pl_no_06-2001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/415/pl_no_07-2001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/416/pl_no_08-2001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/418/pl_no_09-2001.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/419/pl_no_10-2001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/420/pl_no_11-2001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/421/pl_no_12-2001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/422/pl_no_13-2001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/423/pl_no_14-2001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/424/pl_no_15-2001.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/425/pl_no_16-2001.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/414/pl_no17-2001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/427/pl-no-19-2001_-_reestrutura_o_regime_de_previdencia_dos_servidores_do_municipio_de_capitao_eneas_-_mg_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/426/pl_no_20_de_03_de_dezembro_de_2001-.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/300/veto_a_emenda_no_01_ao_pl_no_05-2001.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/298/emenda_no_01_ao_pl_no_05-2001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/299/emenda_no_02_ao_pl_no_05-2001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/295/pl_no_03-2001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/296/pl_no_04-2001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/297/pl_no_05-2001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/301/pl_no_06-2001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/415/pl_no_07-2001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/416/pl_no_08-2001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/418/pl_no_09-2001.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/419/pl_no_10-2001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/420/pl_no_11-2001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/421/pl_no_12-2001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/422/pl_no_13-2001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/423/pl_no_14-2001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/424/pl_no_15-2001.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/425/pl_no_16-2001.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/414/pl_no17-2001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/427/pl-no-19-2001_-_reestrutura_o_regime_de_previdencia_dos_servidores_do_municipio_de_capitao_eneas_-_mg_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/426/pl_no_20_de_03_de_dezembro_de_2001-.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2001/300/veto_a_emenda_no_01_ao_pl_no_05-2001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="202.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="202" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>