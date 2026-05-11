--- v0 (2025-10-15)
+++ v1 (2026-05-11)
@@ -54,246 +54,246 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Reinaldo Landulfo Teixeira</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/439/pl-no-01-2010.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/439/pl-no-01-2010.pdf</t>
   </si>
   <si>
     <t>Adota o Diário Oficial dos Municípios do Estado de Minas Gerais, instituído e administrado pela AMM, como meio oficial de comunicação dos atos normativos e administrativos do Município de Capitão Enéas - MG.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/440/pl-no-02-2010.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/440/pl-no-02-2010.pdf</t>
   </si>
   <si>
     <t>Autoriza parcelamento de débitos previdenciários e débitos não decorrentes de contribuições previdenciárias do Município de Capitão Enéas perante o Instituto de Previdência dos Servidores Públicos de Capitão Enéas - PREVCAP, e dá outras providências.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/441/pl-no-03-2010.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/441/pl-no-03-2010.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções firmado pelo Município de Capitão Enéas/MG com a finalidade de constituir um Consórcio Público nos termos da Lei Federal nº 11.107, de 06 de abril de 2005.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/442/pl-no-04-2010.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/442/pl-no-04-2010.pdf</t>
   </si>
   <si>
     <t>Reconhecimento de Utilidade Pública - Conselho de Desenvolvimento Comunitário de Virgilândia.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Binga</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/443/pl-no-05-2010.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/443/pl-no-05-2010.pdf</t>
   </si>
   <si>
     <t>Reconhecimento de Utilidade Pública - Associação Comunitária dos Pequenos Produtores Rurais do Saco Donça.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Laurentino</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/444/pl-no-06-2010.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/444/pl-no-06-2010.pdf</t>
   </si>
   <si>
     <t>Reconhecimento de Utilidade Pública - Associação dos Trabalhadores Rurais do Assentamento Darcy Ribeiro.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/445/pl-no-07-2010.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/445/pl-no-07-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a modificação na redação do artigo 55 da Lei Municipal nº 759/2009, e contém outras providências.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/446/pl-no-08-2010.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/446/pl-no-08-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para que o Chefe do Executivo assine Termo de Acordo e Reconhecimento de Dívida com a CEMIG Distribuidora S/A e dá outras providências.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/447/pl-no-09-2010.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/447/pl-no-09-2010.pdf</t>
   </si>
   <si>
     <t>Institui o Prêmio Amigo do Patrimônio.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/448/pl-no-10-2010.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/448/pl-no-10-2010.pdf</t>
   </si>
   <si>
     <t>Institui a política Municipal de Apoio à Agricultura Urbana no Município e dá outras providências.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Dona Ângela</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/449/pl-no-11-2010.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/449/pl-no-11-2010.pdf</t>
   </si>
   <si>
     <t>Reconhecimento de Utilidade Pública - Associação Frutificar Valorização Social e Estrutura Familiar.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/450/pl-no-12-2010.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/450/pl-no-12-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a utilização de material reciclado no âmbito da administração municipal e dá outras providências.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/451/pl-no-13-2010.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/451/pl-no-13-2010.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar concurso público para escolha do Hino Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/452/pl-no-14-2010.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/452/pl-no-14-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os direitos dos usuários dos serviços e ações de saúde de qualquer natureza aos usuários do Sistema Único de Saúde - SUS, no Município e dá outras providências.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/453/pl-no-16-2010.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/453/pl-no-16-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Organização da Estrutura Administrativa do Poder Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Irineu dos Móveis, Jarbas Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/454/emenda_modificativa-no-01_ao_pl-no-16-2010.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/454/emenda_modificativa-no-01_ao_pl-no-16-2010.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei Nº 16/2010 que "Dispõe sobre a Organização da Estrutura Administrativa do Poder Executivo Municipal e dá outras providências".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -600,68 +600,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/439/pl-no-01-2010.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/440/pl-no-02-2010.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/441/pl-no-03-2010.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/442/pl-no-04-2010.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/443/pl-no-05-2010.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/444/pl-no-06-2010.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/445/pl-no-07-2010.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/446/pl-no-08-2010.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/447/pl-no-09-2010.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/448/pl-no-10-2010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/449/pl-no-11-2010.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/450/pl-no-12-2010.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/451/pl-no-13-2010.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/452/pl-no-14-2010.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/453/pl-no-16-2010.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/454/emenda_modificativa-no-01_ao_pl-no-16-2010.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/439/pl-no-01-2010.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/440/pl-no-02-2010.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/441/pl-no-03-2010.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/442/pl-no-04-2010.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/443/pl-no-05-2010.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/444/pl-no-06-2010.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/445/pl-no-07-2010.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/446/pl-no-08-2010.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/447/pl-no-09-2010.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/448/pl-no-10-2010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/449/pl-no-11-2010.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/450/pl-no-12-2010.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/451/pl-no-13-2010.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/452/pl-no-14-2010.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/453/pl-no-16-2010.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2010/454/emenda_modificativa-no-01_ao_pl-no-16-2010.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="121" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="120.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="227" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>