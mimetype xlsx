--- v0 (2025-12-25)
+++ v1 (2026-05-07)
@@ -54,234 +54,234 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Creujair</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Limpeza completa do Cemitério da Saudade, no Bairro Sapé.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Operação paliativa de tapa-buracos na Avenida Francisco Sá (entrada da cidade, principalmente próximo a linha férrea).</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Zé Marley</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2020/14/ind_025-2020.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2020/14/ind_025-2020.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de um sala de vacina na Policlínica Walter José de Abreu, no Distrito de Santana da Serra.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Ajuda aos pequenos produtores rurais do Município com horas máquinas, no preparo do plantio safra 2020/2021.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Zé Miguel</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2020/15/27-2020_-_jose_miguel.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2020/15/27-2020_-_jose_miguel.pdf</t>
   </si>
   <si>
     <t>Manutenção na instalação da rede elétrica do Terminal Rodoviário Antônio Mineiro de Souza.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Tássio Dutra</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2020/16/ind_028-2020.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2020/16/ind_028-2020.pdf</t>
   </si>
   <si>
     <t>Manutenção/patrolamento na Rua Dionísio Cesário dos Santos, antiga Rua S2, no Bairro São Sebastião.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal envio de Projeto de Lei a esta Casa Legislativa com o intuito de instituir eleição para os cargos da PREVCAP.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2020/22/ind_33-2020.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2020/22/ind_33-2020.pdf</t>
   </si>
   <si>
     <t>Instalação de um poste com luminária na Rua Antônio Ferreira de Pinho, na proximidade do nº 452, Bairro Morada do Sol.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2020/23/ind_34-2020.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2020/23/ind_34-2020.pdf</t>
   </si>
   <si>
     <t>Tapa-buraco no cruzamento na Avenida Bocaiúva com a Avenida José Geraldo de Almeida.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2020/24/ind_35-2020.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2020/24/ind_35-2020.pdf</t>
   </si>
   <si>
     <t>Manutenção/patrolamento nas Estradas Vicinais do Córrego, sentido Nelson Belém e Rogério da Emater.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2020/12/mocao_de_pesar_02-2020_-_bila.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2020/12/mocao_de_pesar_02-2020_-_bila.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares da Sra. Maria Elza Oliveira Andrade - Bila, pelo seu falecimento ocorrido no dia 01 /06/2020.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2020/13/mocao_de_pesar_03-2020_-_adao_da_rocha_pinto.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2020/13/mocao_de_pesar_03-2020_-_adao_da_rocha_pinto.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos pesar aos familiares do saudoso Senhor Adão da Rocha Pinto, pelo seu falecimento ocorrido no dia 23 de maio de 2020.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Executivo Municipal - EM</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2020/20/projeto_de_lei_06-2020_-_autoriza_o_poder_executivo_municipal_a_firmar_acordo_nos_autos_do_processo_no_5001265-26.2019.8.13.0267.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2020/20/projeto_de_lei_06-2020_-_autoriza_o_poder_executivo_municipal_a_firmar_acordo_nos_autos_do_processo_no_5001265-26.2019.8.13.0267.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar acordo nos autos do processo nº 5001265-26.2019.8.13.0267.</t>
   </si>
   <si>
     <t>Naldo</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2020/25/projeto_13-2020_-_padronizacao_das_cores_dos_predios_publicos.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2020/25/projeto_13-2020_-_padronizacao_das_cores_dos_predios_publicos.pdf</t>
   </si>
   <si>
     <t>Padronização das cores de imóveis públicos pertencentes e/ou mantidos pelo Município de Capitão Enéas.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Danilo de Iirineu, Zé Marley</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2020/19/pre_03-2020-_ouvidoria_da_camara_municipal.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2020/19/pre_03-2020-_ouvidoria_da_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Cria a Ouvidoria da Câmara Municipal de Capitão Enéas.</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PINFO</t>
   </si>
   <si>
     <t>Pediddo de Informação</t>
   </si>
   <si>
     <t>Informações detalhada sobre a utilização dos recursos que o Município recebeu do pré-sal e em razão da pandemia da COVID-19.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -600,68 +600,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2020/14/ind_025-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2020/15/27-2020_-_jose_miguel.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2020/16/ind_028-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2020/22/ind_33-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2020/23/ind_34-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2020/24/ind_35-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2020/12/mocao_de_pesar_02-2020_-_bila.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2020/13/mocao_de_pesar_03-2020_-_adao_da_rocha_pinto.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2020/20/projeto_de_lei_06-2020_-_autoriza_o_poder_executivo_municipal_a_firmar_acordo_nos_autos_do_processo_no_5001265-26.2019.8.13.0267.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2020/25/projeto_13-2020_-_padronizacao_das_cores_dos_predios_publicos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2020/19/pre_03-2020-_ouvidoria_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2020/14/ind_025-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2020/15/27-2020_-_jose_miguel.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2020/16/ind_028-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2020/22/ind_33-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2020/23/ind_34-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2020/24/ind_35-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2020/12/mocao_de_pesar_02-2020_-_bila.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2020/13/mocao_de_pesar_03-2020_-_adao_da_rocha_pinto.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2020/20/projeto_de_lei_06-2020_-_autoriza_o_poder_executivo_municipal_a_firmar_acordo_nos_autos_do_processo_no_5001265-26.2019.8.13.0267.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2020/25/projeto_13-2020_-_padronizacao_das_cores_dos_predios_publicos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2020/19/pre_03-2020-_ouvidoria_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="202.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="201.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="123.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>