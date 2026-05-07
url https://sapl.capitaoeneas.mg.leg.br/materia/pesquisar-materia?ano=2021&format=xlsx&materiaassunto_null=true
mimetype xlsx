--- v0 (2025-12-25)
+++ v1 (2026-05-07)
@@ -54,530 +54,530 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Jorginho</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/28/01-2021_-_jorge_rocha.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/28/01-2021_-_jorge_rocha.pdf</t>
   </si>
   <si>
     <t>Cumprimento da Lei Municipal que dispõe sobre a adequação dos vencimentos do quadro magistério público municipal.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/29/02-2021_-_jorge_rocha.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/29/02-2021_-_jorge_rocha.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal instalação e manutenção das luminárias com urgência.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que acione a secretaria competente, para que se cumpra a Lei de medidas referentes a animais soltos nas vias públicas, conforme Projeto de Lei nº 06/2009.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/43/ind_99-2021.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/43/ind_99-2021.pdf</t>
   </si>
   <si>
     <t>Executivo Municipal viabilize medidas necessárias para inclusão dos comerciários na vacinação contra a COVID-19 no Município de Capitão Enéas.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Toninho Macedo</t>
   </si>
   <si>
     <t>Executivo Municipal envie a esta Casa Legislativa relação contendo nomes, cargos, função, lotação e remuneração de todos os funcionários contratados até a presente data, incluindo Secretário ao Gerente V.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Ney de Bau</t>
   </si>
   <si>
     <t>Executivo Municipal viabilize recursos para a construção de uma pista com a adequada pavimentação para a prática de caminhada e/ou corrida, na Avenida Pedro Mineiro.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Diogo da Santana</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/47/ind_106-2021.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/47/ind_106-2021.pdf</t>
   </si>
   <si>
     <t>Executivo Municipal providencie a instalação de meios fios nas ruas e avenidas do Distrito de Santana da Serra, pois as mesmas já possuem pavimentação asfáltica.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Vando Peres</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/48/ind_107-2021.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/48/ind_107-2021.pdf</t>
   </si>
   <si>
     <t>Executivo Municipal através da secretaria Municipal de Saúde, disponibilize verba específica para custear as cirurgias de extrema urgência dos nossos munícipes.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Alex Chicletinho</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/49/ind_108-2021.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/49/ind_108-2021.pdf</t>
   </si>
   <si>
     <t>Executivo Municipal providencie a troca de lâmpada no Bairro Central.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que providencie pavimentação asfáltica para as seguintes ruas:_x000D_
 •	Rua 44, Bairro Morada do Sol;_x000D_
 •	Rua Antônio Ferreira de Pinho, Bairro Morada do Sol;_x000D_
 •	Rua Odília Matos;_x000D_
 •	José Geraldo de Almeida;</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CFOTC - Comissão de Finanças, Orçamento e Tomada de Contas</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/56/emenda_01.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/56/emenda_01.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa Nº 01/2021 ao Projeto de Lei Nº 08/2021 - Dispõe Sobre as Diretrizes Gerais para a Elaboração e Execução da Lei Orçamentária para o Exercício de 2022 e dá Outras Providências.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/66/emenda_01_ao_projeto_de_lei_27-2021.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/66/emenda_01_ao_projeto_de_lei_27-2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 01/2021 ao Projeto de Lei nº 027/2021 - Altera a redação do enunciado do artigo 3º do Projeto de Lei 027/2021.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/168/emenda_pl_n_37-2021.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/168/emenda_pl_n_37-2021.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 6° do Projeto de Lei n.° 37/2021.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Lício Souto</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/26/mocao_pesar_01-_lau_de_cacarema.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/26/mocao_pesar_01-_lau_de_cacarema.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares do saudoso Senhor Laurentino Pereira de Aguilar - Lau de Caçarema.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/42/mocao_de_apoio_05-_divisa_alegre.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/42/mocao_de_apoio_05-_divisa_alegre.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio á Câmara Municipal de Divisa Alegre/MG pela elaboração do Projeto de Lei Ana Luiza, de Proteção a Mulher contra o feminicídio.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/34/projeto_de_lei_01-2021_-_rec._utilidade_publica.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/34/projeto_de_lei_01-2021_-_rec._utilidade_publica.pdf</t>
   </si>
   <si>
     <t>Reconhecimento de Utilidade Pública da Associação dos Moradores do Bairro Zona Sul.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/33/projeto_02-2021_-_atualizacao_salarial_do_legislativo.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/33/projeto_02-2021_-_atualizacao_salarial_do_legislativo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ATUALIZAÇÃO DOS VENCIMENTOS DOS CARGOS DO QUADRO DE PESSOAL DO LEGISLATIVO MUNICIPAL E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Jorginho, Ney de Bau, Tássio Dutra</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/37/projeto_de_lei_03-2021_-_feriados_municipais.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/37/projeto_de_lei_03-2021_-_feriados_municipais.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI Nº 20 DE 28 DE MARÇO DE 1967 QUE INSTITUI OS FERIADOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Reinaldo Landulfo Teixeira</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/55/pl_08-2021.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/55/pl_08-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/41/pl_09-2021.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/41/pl_09-2021.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 5º da Lei Nº 960 de 23/11/2020 para determinar a fixação do Brasão do Município nas placas indicativas dos prédios públicos do Município de Capitão Enéas e dá outras providências</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Tássio Dutra</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/54/pl_10-2021.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/54/pl_10-2021.pdf</t>
   </si>
   <si>
     <t>Reconhecimento de Utilidade Pública da Associação Comunitária Rural de Nova Serrinha.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/52/pl_011-2021.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/52/pl_011-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO - CACS-FUNDEB E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/50/projeto_de_lei_n._12-2021.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/50/projeto_de_lei_n._12-2021.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Desenvolvimento Econômico e Sustentável de Capitão Enéas - COMDECOM, institui o Fundo Municipal de Desenvolvimento Econômico e Sustentável de Capitão Enéas - FMDES, e dá outras providências.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/53/pl_14-2021.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/53/pl_14-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prorrogação do Programa Emergencial de Frentes Produtivas e Apoio na Geração de Trabalho e Renda no Município de Capitão Enéas.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/58/pl_22-2021.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/58/pl_22-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a suplementar as dotações do Orçamento para o exercício de 2021.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/59/pl_23-2021.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/59/pl_23-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do serviço de acolhimento institucional na modalidade abrigo institucional, no Município de Capitão Enéas, Estado de Minas  Gerais, para crianças e adolescentes como medida de proteção em regime de abrigo e dá outras providências.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/63/pl_no_24-2021_-_institui_a_politica_municipal_de_atencao_a_saude_do_homem_licio.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/63/pl_no_24-2021_-_institui_a_politica_municipal_de_atencao_a_saude_do_homem_licio.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Atenção Integral à Saúde do Homem, _x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/60/pl_no_25-2021_-_abono_salarial_professores.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/60/pl_no_25-2021_-_abono_salarial_professores.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Conceder Abono FUNDEB aos Profissionais do Magistério da Rede Municipal de Ensino Básico de Capitão Enéas, e dá outras Providências.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/65/projeto_de_lei_no_27-2021_-_cria_dia_dos_servidor_publico_municipal_aposentado.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/65/projeto_de_lei_no_27-2021_-_cria_dia_dos_servidor_publico_municipal_aposentado.pdf</t>
   </si>
   <si>
     <t>Institui o Dia do Servidor Público Municipal Aposentado no âmbito do Município de Capitão Enéas, Estado de Minas Gerais, e dá outras providências.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/169/projeto_de_lei_no_29-2021_-_denominacao_via_plublica.docx</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/169/projeto_de_lei_no_29-2021_-_denominacao_via_plublica.docx</t>
   </si>
   <si>
     <t>Fica denominada "Rua Patrícia Gonçalves Oliveira Lopes” a Rua F, no Bairro Manoel Vaqueiro, na planta cadastral do Município.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/64/pl_32-2021.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/64/pl_32-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do artigo 2º da Lei Nº 965 de 03 de Fevereiro de 2021 que institui os feriados municipais e dá outras providências.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/167/projeto_de_lei_no_37-2021_-_abono_salarial_dos_professores.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/167/projeto_de_lei_no_37-2021_-_abono_salarial_dos_professores.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de complemento constitucional aos profissionais da educação básica da rede municipal de ensino de Capitão Enéas, e dá outras providências.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Gilson da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/31/requerimento_01_-_tribuna_livre_sgt._matheus.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/31/requerimento_01_-_tribuna_livre_sgt._matheus.pdf</t>
   </si>
   <si>
     <t>Comandante do destacamento local da Polícia Militar, Sargento Matheus Freitas Xavier - Tribuna Livre</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/35/projeto_de_resolucao_no_01_carga_horaria_dos_servidores_da_camara.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/35/projeto_de_resolucao_no_01_carga_horaria_dos_servidores_da_camara.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ADEQUAÇÃO DA JORNADA DE TRABALHO DOS SERVIDORES PÚBLICOS DO LEGISLATIVO MUNICIPAL E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/36/projeto_de_resolucao_no_02__-_titulo_de_honra_ao_merito.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/36/projeto_de_resolucao_no_02__-_titulo_de_honra_ao_merito.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE HONRA AO MÉRITO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/51/pre-03-2021.pdf</t>
-[...2 lines deleted...]
-    <t>DISPÕE SOBRE A CRIAÇÃO DA OUVIDORIA DA CÂMARA MUNICIPAL DE CAPITÃO ENÉAS, NOS TERMOS DA LEI 13.460/2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/51/pre-03-2021.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação da Ouvidoria da Câmara Municipal de Capitão Enéas, nos termos da Lei 13.460/2017, e dá outras providências.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Jorginho, Lício Souto, Tássio Dutra</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/67/emenda_a_lei_organica_no_01-2021.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/67/emenda_a_lei_organica_no_01-2021.pdf</t>
   </si>
   <si>
     <t>“Acrescenta o Art. 107-A à Lei Orgânica do Município e dá outras providências.”</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>PINFO</t>
   </si>
   <si>
     <t>Pediddo de Informação</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/38/01-2021_-_pedido_de_informacao_-_praca_do_orion.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/38/01-2021_-_pedido_de_informacao_-_praca_do_orion.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal e o Secretário Municipal de Obras e Infra-estrutura informações referente a construção da praça no Povoado de Orion.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -884,68 +884,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/28/01-2021_-_jorge_rocha.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/29/02-2021_-_jorge_rocha.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/43/ind_99-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/47/ind_106-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/48/ind_107-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/49/ind_108-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/56/emenda_01.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/66/emenda_01_ao_projeto_de_lei_27-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/168/emenda_pl_n_37-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/26/mocao_pesar_01-_lau_de_cacarema.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/42/mocao_de_apoio_05-_divisa_alegre.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/34/projeto_de_lei_01-2021_-_rec._utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/33/projeto_02-2021_-_atualizacao_salarial_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/37/projeto_de_lei_03-2021_-_feriados_municipais.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/55/pl_08-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/41/pl_09-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/54/pl_10-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/52/pl_011-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/50/projeto_de_lei_n._12-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/53/pl_14-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/58/pl_22-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/59/pl_23-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/63/pl_no_24-2021_-_institui_a_politica_municipal_de_atencao_a_saude_do_homem_licio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/60/pl_no_25-2021_-_abono_salarial_professores.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/65/projeto_de_lei_no_27-2021_-_cria_dia_dos_servidor_publico_municipal_aposentado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/169/projeto_de_lei_no_29-2021_-_denominacao_via_plublica.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/64/pl_32-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/167/projeto_de_lei_no_37-2021_-_abono_salarial_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/31/requerimento_01_-_tribuna_livre_sgt._matheus.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/35/projeto_de_resolucao_no_01_carga_horaria_dos_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/36/projeto_de_resolucao_no_02__-_titulo_de_honra_ao_merito.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/51/pre-03-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/67/emenda_a_lei_organica_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/38/01-2021_-_pedido_de_informacao_-_praca_do_orion.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/28/01-2021_-_jorge_rocha.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/29/02-2021_-_jorge_rocha.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/43/ind_99-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/47/ind_106-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/48/ind_107-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/49/ind_108-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/56/emenda_01.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/66/emenda_01_ao_projeto_de_lei_27-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/168/emenda_pl_n_37-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/26/mocao_pesar_01-_lau_de_cacarema.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/42/mocao_de_apoio_05-_divisa_alegre.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/34/projeto_de_lei_01-2021_-_rec._utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/33/projeto_02-2021_-_atualizacao_salarial_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/37/projeto_de_lei_03-2021_-_feriados_municipais.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/55/pl_08-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/41/pl_09-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/54/pl_10-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/52/pl_011-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/50/projeto_de_lei_n._12-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/53/pl_14-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/58/pl_22-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/59/pl_23-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/63/pl_no_24-2021_-_institui_a_politica_municipal_de_atencao_a_saude_do_homem_licio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/60/pl_no_25-2021_-_abono_salarial_professores.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/65/projeto_de_lei_no_27-2021_-_cria_dia_dos_servidor_publico_municipal_aposentado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/169/projeto_de_lei_no_29-2021_-_denominacao_via_plublica.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/64/pl_32-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/167/projeto_de_lei_no_37-2021_-_abono_salarial_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/31/requerimento_01_-_tribuna_livre_sgt._matheus.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/35/projeto_de_resolucao_no_01_carga_horaria_dos_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/36/projeto_de_resolucao_no_02__-_titulo_de_honra_ao_merito.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/51/pre-03-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/67/emenda_a_lei_organica_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2021/38/01-2021_-_pedido_de_informacao_-_praca_do_orion.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="57.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="155.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="154.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="230.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>