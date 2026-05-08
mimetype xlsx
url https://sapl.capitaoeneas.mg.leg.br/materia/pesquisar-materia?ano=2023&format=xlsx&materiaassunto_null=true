--- v0 (2025-12-20)
+++ v1 (2026-05-08)
@@ -54,1480 +54,1480 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ney de Bau</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/283/ind-01-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/283/ind-01-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que providencie o calçamento nas Ruas do Bairro Vila Mariana, e também solicita pavimentação asfáltica nas seguintes Ruas e Avenidas: Pio Mineiro que liga o Centro ao Bairro Morada do Sol; Nossa Senhora da Guia que liga o Centro ao Bairro Morada do Sol;  Maria Aparecida que liga o Centro ao Bairro Bela Vista; Alencastro Guimarães que liga o Centro ao Bairro Bela Vista; Major Severino Nário que liga o Centro ao Bairro Bela Vista; Rua 04, Rua Ana Maria, Rua 2, ambas no Bairro Central.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/284/ind-02-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/284/ind-02-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que envie a esta Casa Legislativa Projeto de Lei que dispõe sobre o Plano de Cargos e Salários dos Funcionários Públicos Municipais de Capitão Enéas. Justificativa: O Município não conta com o plano de carreira e remuneração específica para áreas de saúde, educação, ação social, obras e administrativo, o que deve observar os requisitos nacionais, onde se faz necessário a elaboração como forma de organização e estruturação dos trabalhadores e valorização profissional.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/285/ind-03-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/285/ind-03-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que viabilize a construção de uma Praça Pública, no Bairro Residencial Burarama. Justificativa: A construção da praça além de proporcionar um espaço de recreação e convivência para as famílias, as praças também garantem mais valorização do Bairro.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Jorginho</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/217/ind-004-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/217/ind-004-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que providencie a manutenção das seguintes estradas vicinais: - Estrada da Produção; - Estrada da Serrinha; - Estrada da Malhada Real.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/218/ind-005-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/218/ind-005-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que viabilize, o cumprimento da Lei Municipal que dispõe sobre a designação da unidade municipal de ensino que institui o processo de Eleição Democrática dos Diretores da rede de ensino municipal, solicito que seja cumprida para que o direto democrático seja cumprido.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Toninho Macedo</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/183/ind-006-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/183/ind-006-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que recupere e cascalhe as Ruas Rio Verde e Jacinto Landulfo Teixeira, no Distrito de Santana da Serra.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/184/ind-007-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/184/ind-007-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que providencie a continuidade no canteiro central da Avenida Padre Silvestre, desde a antiga Escola Estadual Adolfo Ferreira de Barros até o fundo da Igreja Católica.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/282/ind-08-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/282/ind-08-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que viabilize a construção de campo de futebol, com alambrados e grama, nos Bairros Santo Antônio e Sapé.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/185/ind-009-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/185/ind-009-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que providencie a reforma e manutenção na estrada vicinal do Boqueirão, no Distrito de Santana da Serra._x000D_
 Emenda do Vereador Jorge dos Reis Rocha da Cruz: Manutenção na estrada que dá acesso a Fazenda Planalto até o Comércio do Bruno.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/186/ind-010-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/186/ind-010-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que providencie a limpeza total e recolhimento do lixo, as Ruas do Povoado de Orion.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/187/ind-011-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/187/ind-011-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que providencie a aquisição de um veículo automotor para atender as Comunidades Rurais de Orion e Virgilândia.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/219/ind-012-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/219/ind-012-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal para que observe e cumpra a Lei Complementar nº 753 de 9 de agosto de 2009 e alterações no sentido de proceder a revisão do desconto previdenciário sobre a remuneração dos servidores ativos do nosso município, considerada a ilegitimidade de incidência sobre verba não incorporável aos proventos de aposentadoria em consonância com a jurisprudência do Supremo Tribunal Federal. Pugna pela imediata revisão/correção e o devido ressarcimento dos valores descontados indevidamente da remuneração dos nossos servidores municipais.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/220/ind-013-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/220/ind-013-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que providencie a contratação de Psicólogos e de Serviço Social, em conformidade com a Lei 13.935/2019 – Dispõe sobre a prestação de serviços de psicologia e de serviço social nas redes públicas de educação básica.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Gilson da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/195/ind-014-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/195/ind-014-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal, que promova junto as Secretarias competentes a realização do “Dia D de limpeza”, com cronograma previamente divulgado, com atendimento distinto para cada bairro, disponibilizando para os moradores sacos de lixo para a limpeza dos quintais, caçambas para a retirada de lixos e entulhos, fornecimento de tampas de caixas d’ água para os moradores que não tem.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/194/ind-015-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/194/ind-015-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie a Copasa Local e a sede da Copasa em Janaúba, que tome providências urgentes, quanto ao bueiro, localizado no final da Av. Eugênio Lima, tendo em vista que no período de chuva ocorre vazamento, transborda e invade as residências, portanto, sendo necessário o serviço de drenagem e bomba para fazer o retorno do esgoto ao destino correto.  Além de todo transtorno proveniente do vazamento, os moradores reclama da proliferação de animais peçonhentos e o mau cheiro.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/188/ind-018-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/188/ind-018-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal, que providencie a reforma no Mercado Municipal, localizado no Povoado de Orion.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/189/ind-019-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/189/ind-019-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal, que providencie a regularização do transporte escolar terceirizado do Município de Capitão Enéas, com urgência.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/190/ind-020-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/190/ind-020-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal, que providencie a manutenção na estrada do Barreiro de Dentro.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/281/ind-21-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/281/ind-21-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que viabilize a construção de um CEMEI – Centro Municipal de Educação Infantil, entre os Bairros Santo Antônio e Morada do Parque.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/280/ind-22-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/280/ind-22-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que providencie a pavimentação asfáltica no trevo do Bairro Residencial que liga a estrada que dá acesso a Fazenda do Sr. Sérgio.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/279/ind-23-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/279/ind-23-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que viabilize a reforma das quadras poliesportivas dos Bairros Bela Vista e Santo Antônio.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/221/ind-025-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/221/ind-025-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal para que providencie a roçada e iluminação pública, entorno da Barragem Adão da Rocha.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/222/ind-026-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/222/ind-026-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que providencie pavimentação asfáltica para as seguintes Ruas: Rio Verde, Célia Helena e José Farias, localizadas no Bairro Sapé.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Vando Peres</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/261/ind-27-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/261/ind-27-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que providencie pavimentação asfáltica para as seguintes Ruas e Avenidas: Dona Ciba, Odília Matos, Antônio Miguel, Presidente Castelo Branco, Antônio Lopes e José Geraldo de Almeida.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/253/ind-28-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/253/ind-28-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que notifique ao setor competente, para que faça a instalação de Placas de Proibição de estacionamento de veículos automotores na Avenida Francisco Sá, no percurso entre o ponto de ônibus até o Tatersal.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/196/ind-029-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/196/ind-029-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie a Diretoria do Instituto Municipal de Previdência dos Servidores Públicos de Capitão Enéas – PREVCAP, solicitando que seja feito, com urgência, a restauração e utilização dos prédios da Prevcap, posto que os mesmos estão completamente abandonados em meio ao relento.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/197/ind-030-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/197/ind-030-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie a Companhia de Saneamento de Minas Gerais – COPASA, que informe a população da área urbana os dias que ocorrerá desabastecimento de água nos bairros da cidade.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/260/ind-31-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/260/ind-31-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal para que seja cumprida as determinações legais (Constituição Federal, Lei 3999/1961 e legislação municipal), no sentido de proceder a revisão/atualização dos salários dos profissionais da saúde, especialmente os dentistas da nossa cidade.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/263/ind-32-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/263/ind-32-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que viabilize recursos financeiros para a construção de uma quadra poliesportiva no Bairro Morada do Sol.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/223/ind-035-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/223/ind-035-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal para que providencie a manutenção na estrada de acesso a Nova Malhada, em especial o acesso às propriedades de Marquibel, Sônia Bezerra, Manoel Jaíba, Donato Brito, Carlos e José dos Reis.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/224/ind-036-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/224/ind-036-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal para que providencie a pavimentação na Av. Délio de Almeida, no Bairro Sapé.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/191/ind-037-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/191/ind-037-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal para que providencie a instalação de meios-fios em todas as Ruas do Distrito de Santana da Serra, que ainda não tem.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/192/ind-038-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/192/ind-038-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal para que providencie a reforma e revitalização da Praça do Mercado no Distrito de Santana da Serra, e também a construção de 02(dois) banheiros.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Diogo da Santana</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/213/ind-039-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/213/ind-039-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal para que providencie a construção de 10(dez) faixas elevadas de pedestres, na Av. Padre Silvestre, Rua Santo Antônio e demais ruas no Distrito de Santana da Serra.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Alex Chicletinho</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/182/ind-040-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/182/ind-040-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal para que providencie a limpeza, capina e recolhimento de entulho no Bairro Central, no sentido da Estação Ferroviária.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/198/ind-041-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/198/ind-041-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal, solicitando a construção de uma quadra poliesportiva no bairro Manoel Vaqueiro.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/199/ind-042-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/199/ind-042-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal e a Secretaria Municipal de Educação, que seja providenciado com urgência à confecção de uniformes para as crianças que estão matriculadas nas escolas da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/200/ind-043-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/200/ind-043-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao executivo Municipal solicitando que seja providenciado com urgência, um local para a construção de um campo de futebol para os atletas, crianças e adolescentes do Bairro Morada do Sol.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/214/ind-044-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/214/ind-044-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal, que providencie junto ao órgão competente a extensão de rede elétrica e a instalação de iluminação pública nas seguintes vias no Distrito de Santana da Serra, a saber: - Rua Jacinto Landulfo Teixeira (continuação da extensão de rede); - Av. Santa Maria; - Rua H; - Av. do Contorno.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/251/ind-45-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/251/ind-45-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal, que providencie a pavimentação asfáltica ou bloquete sextavado, na Rua Antônio Ferreira de Pinho, Av. Valeriano Martins de Souza, Av. Presidente Castelo Branco e Av. Elpídio da Rocha.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/262/ind-46-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/262/ind-46-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal, que viabilize a construção de um CEMEI – Centro Municipal de Educação Infantil, no Bairro Morada do Sol</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/258/ind-47-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/258/ind-47-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal, que atualize o Piso Salarial dos Professores da Rede Municipal de Ensino, fazendo cumprir o novo percentual fixado pelo Governo Federal, para o ano de 2023 que é de um aumento de 14,95%.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/193/ind-048-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/193/ind-048-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que mobilize esforços junto às secretarias competentes para a realização de um mutirão de limpeza no Distrito de Santana da Serra, com toda estrutura necessária, como pá carregadeira, caçamba, funcionários da frente de serviços e efetivos.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/278/ind-49-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/278/ind-49-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal solicitando a construção de um campo society em frente à Escola Ilda Fernandes, no Bairro Central.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/225/ind-050-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/225/ind-050-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que faça um estudo/análise para colocação de um Guarda Municipal em cada Escola Municipal (em tempo integral ou meio turno), durante o período de funcionamento da mesma; ou analise a possibilidade de contratação de segurança terceirizada para atender e suprir tal finalidade.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/201/ind-051-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/201/ind-051-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que providencie a manutenção da Praça Cezário Rocha, no Bairro sapé, incluindo a troca das lâmpadas queimadas e manutenção nos brinquedos das crianças.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/202/ind-052-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/202/ind-052-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que adquira um terreno para a construção de um campo de futebol, no Bairro Manoel Vaqueiro.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/203/ind-053-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/203/ind-053-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que adquira um aparelho digital de RX, para atender a UPA – Unidade de Pronto Atendimento, no Município de Capitão Enéas.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/266/ind-54-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/266/ind-54-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal, que providencie a pavimentação asfáltica ou bloquete sextavado, na Av. Bocaiúva e Av. Geraldo Francisco dos Santos, no Bairro Morada do Sol, e também na Rua Álvaro Moreira, no Bairro Zona Sul.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/259/ind-55-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/259/ind-55-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal, que envie a esta Casa Legislativa Projeto de Lei para adequação e implementação no que estabelece o piso para os profissionais de enfermagem, em conformidade com a Lei Nº 14.434/2022 - Altera a Lei nº 7.498, de 25 de junho de 1986, para instituir o piso salarial nacional do Enfermeiro, do Técnico de Enfermagem, do Auxiliar de Enfermagem e da Parteira, aprovada pelo Congresso Nacional.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/252/ind-56-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/252/ind-56-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal, que proceda a instalação de placas de sinalização com nome de ruas, placas de limite de velocidade nos bairros e ruas da cidade. Na oportunidade, solicita também redutores de velocidade na Av. Burarama e a construção de faixas elevadas de travessia de pedestres em frente das Escolas Municipais, Estaduais e CEMEIs, na sede e zona rural.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/205/ind-057-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/205/ind-057-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal, juntamente com a Secretaria Municipal de Saúde, que providencie a reforma e ampliação da UPA, antigo Hospital e Santa Casa Nossa Senhora da Guia, responsável pelo atendimento de urgência e emergência a população eneapolitana.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/216/ind-058-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/216/ind-058-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que providencie a contratação de vigilante noturno para os prédios públicos, no Distrito de Santana da Serra.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/206/ind-059-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/206/ind-059-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal, que intervenha junto aos órgãos competentes, para que providencie um estudo técnico de viabilidade para a instalação de postes e rede de iluminação pública paralela às rede já existente na Avenida Nossa Senhora da Guia.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/226/ind-060-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/226/ind-060-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie a Copasa - Companhia de Saneamento de Minas Gerais que se cumpra o prazo para a manutenção da rede, bem como a recomposição da via pública, com a máxima urgência.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal, que viabilize a extensão da rede elétrica na Rua 3, no Bairro Central.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/207/ind-063-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/207/ind-063-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal, que se cumpra a Lei Municipal nº 510/1996 – Autoriza o Executivo Municipal a doar terreno do Município para a PREVCAP.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/208/ind-064-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/208/ind-064-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal, que providencie medidas urgentes quanto à manutenção e patrolamento na Rua José Tolentino e Rua H, no Distrito de Caçarema.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/209/ind-065-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/209/ind-065-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal, que viabilize um Centro de Convivência do Idoso, no Bairro Morada do Sol.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/229/ind-066-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/229/ind-066-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal para que seja cumprida a Indicação nº 185/2021, de minha autoria, aprovada por unanimidade, na data de 19/10/2021. Solicitação: disponibilização de sinais de internet nas praças públicas do nosso Município, através de sinal Wifi.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/228/ind-067-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/228/ind-067-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal, que providencie a instalação de placas de orientação de destino e identificação das entradas e saídas do Município, especialmente para o acesso a estrada da Produção.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/227/ind-068-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/227/ind-068-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal, que viabilize a retomada das obras no Povoado de Orion, priorizando a conclusão da reforma da praça e da quadra.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/254/ind-69-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/254/ind-69-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal, que providencie a pavimentação asfáltica ou bloquete sextavado, na Rua 27, Bairro Bela Vista e Rua S2, no Bairro Morada do Sol.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/257/ind-70-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/257/ind-70-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal, que viabilize a contratação de um professor de informática para a Escola Municipal Adolfo Ferreira de Barros, no Distrito de Santana da Serra.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/256/ind-71-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/256/ind-71-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal, que providencie um levantamento de ruas e avenidas onde já se encontram os postes, mas estão sem os braços com luminárias, sendo assim, solicita que seja providenciado à instalação dos mesmos e a colocação de lâmpadas de LED, na Sede e Zona Rural.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/210/ind-073-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/210/ind-073-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal, que providencie a limpeza na área próxima ao campo society (fundo da Cavan), no Bairro Central. Na oportunidade, solicita a construção de uma Praça Pública no referido local.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/211/ind-074-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/211/ind-074-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal, que viabilize um estudo técnico para a construção de uma rotatória no início da Rua 2, Bairro Central, com a Av. Francisco Sá, que dá acesso ao centro da cidade.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/212/ind-075-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/212/ind-075-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal, que providencie a aquisição de um terreno no Bairro Manoel Vaqueiro, para que seja construída uma Unidade Básica de Saúde – UBS.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/255/ind-78-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/255/ind-78-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que viabilize recursos financeiros para a construção de uma quadra poliesportiva no Bairro Zona Sul.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/230/ind-079-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/230/ind-079-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que providencie recapeamento asfáltico para as seguintes localidades: Av. Pedro Mineiro e no entorno da Praça Cesáreo Rocha, Bairro Sapé.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/231/ind-080-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/231/ind-080-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal para que seja cumprida a Indicação nº 043/2021, de minha autoria, aprovada por unanimidade, na data de 02/03/2021 - "Que solicita ao Executivo que interceda junto a Secretaria de Meio Ambiente a abertura do Viveiro de Mudas Municipal. Na oportunidade, solicita a implantação de uma horta comunitária."</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/276/ind-87-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/276/ind-87-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que providencie o recapeamento e a substituição das lâmpadas comuns para de LED, na Av. Adão Dácio Souto, no Bairro Santo Antônio e Av. Professor José Monteiro da Fonseca, Bairro Central.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/275/ind-88-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/275/ind-88-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que providencie a instalação de meios fios e a substituição das lâmpadas comuns para de LED, Rua 02, no Bairro Central.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/274/ind-89-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/274/ind-89-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que providencie a construção de redutores de velocidade, na Av. Alencastro Guimarães e Av. Maria Aparecida, no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Lício Souto</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/293/ind-90-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/293/ind-90-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que  viabilize o cronograma para dá inicio a execução do projeto apresentado para implantação do novo Mercado Municipal do Distrito de Caçarema.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/294/ind-91-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/294/ind-91-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que em conformidade com a indicação de Emenda Parlamentar do Deputado Federal Zé Silva, que seja construído o trevo de acesso na entrada do Distrito de Caçarema, bem como a um pórtico na entrada do Distrito.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/239/ind-92-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/239/ind-92-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal, que se cumpra a Lei Municipal nº 1.028/2023 – Estabelece a Política Municipal de Atendimento Integrado a Pessoa com Transtorno do Espectro Autista - TEA, e dá outras providências.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/240/ind-93-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/240/ind-93-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal para que seja cumprida a Indicação nº 038/2022, de minha autoria, aprovada por unanimidade, na data de 15/03/2022, onde solicita que viabilize um estudo técnico para implantação de sinalização de trânsito, principalmente a instalação de redutores de velocidade, tipo quebra-molas, e faixa elevada em frente às Escolas Municipais e Estaduais.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/241/ind-94-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/241/ind-94-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal, que viabilize a reforma do Mercado Municipal Jorge Geraldo Silveira (Jorge Bodão).</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/242/ind-95-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/242/ind-95-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal, que providencie a manutenção na rede elétrica do Centro Comunitário de Orion.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/243/ind-96-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/243/ind-96-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal, que intensifique a segurança em nosso Município, escalando a presença dos guardas municipais em pontos estratégicos do Município, tais como: prédios públicos, escolas, entrada e saída da cidade, e pontos com maior circulação de pessoas.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/244/ind-97-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/244/ind-97-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal, para solicitar que por ocasião da construção do pórtico na entrada do Distrito de Caçarema, indicação 91/2023 aprovada por unanimidade por esta Casa Legislativa, seja registrada a tradicional “Festa do Boi” para compor o monumento cultural de Caçarema.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/268/ind-98-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/268/ind-98-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal, que viabilize junto ao setor competente a extensão da rede elétrica e implantação de luminárias com lâmpadas de LED para a Rua S2, no Bairro Morada do Sol.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/292/ind-99-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/292/ind-99-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que viabilize junto ao setor competente a extensão de rede elétrica e implantação de luminárias com lâmpadas de LED e pavimentação asfáltica para a Rua I, no Bairro Morada do Parque.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/288/ind-100-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/288/ind-100-2023.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal, que viabilize juntamente com PMMG, a realização de curso de capacitação para os Guardas ou Vigias que atuam nas escolas e CEMEIs do nosso Município.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Moção de Pesar a família do Sr. João Élson Xavier da Silva.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/277/mo-03-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/277/mo-03-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 03/2023 – a família do Sr. Wladimir Emerson Marques da Rocha.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/204/mo-004-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/204/mo-004-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar a família do Ex Vereador Gilmar Antônio Barbosa Silva – Toninho da Ambulância.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/249/mo-05-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/249/mo-05-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 05/2023 – aos familiares do Sr. Dacílio Elton Souto.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/250/mo-06-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/250/mo-06-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 06/2023 – aos familiares da Sra. Luzia Ferreira Lopes.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/267/mo-07-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/267/mo-07-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Congresso Nacional, em face da tentativa de legalização do aborto por meio da ADPF 44, a fim de garantir as prerrogativas constitucionais e republicanas das competências do Poder Legislativo e de se evitar um possível ativismo judicial por parte do Supremo Tribunal Federal.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Reinaldo Landulfo Teixeira</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/176/pl_no01-2023_-_diretrizes_para_prestacao_de_servico_publico_de_transporte_coletivo_de_passageiros.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/176/pl_no01-2023_-_diretrizes_para_prestacao_de_servico_publico_de_transporte_coletivo_de_passageiros.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre as Diretrizes para Prestação de Serviço Público de Transporte Coletivo de Passageiros no Município de Capitão Enéas..</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/238/pl-02-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/238/pl-02-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Atualização dos Subsídios dos Vereadores e Vencimentos dos Servidores da Câmara Municipal de Capitão Enéas e dá outras providências.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/174/projeto_de_lei_03-2023_-_autismo_-_tea.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/174/projeto_de_lei_03-2023_-_autismo_-_tea.pdf</t>
   </si>
   <si>
     <t>Estabelece a Política Municipal de Atendimento Integrado a Pessoa com Transtorno do Espectro Autista - TEA, e dá outras providências.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/232/pl_04-2023_-_ldo-lei_diretrizes_orcamentarias_2024_p.m.capitao_eneas-mg-.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/232/pl_04-2023_-_ldo-lei_diretrizes_orcamentarias_2024_p.m.capitao_eneas-mg-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes gerais para a elaboração e execução da Lei Orçamentária para o exercício financeiro de 2024 e dá outras providências - LDO</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/177/pl_05-2023__criacao_do_programa_municipal_de_contratacao_de_aprendiz.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/177/pl_05-2023__criacao_do_programa_municipal_de_contratacao_de_aprendiz.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Programa Municipal de Contratação de Aprendiz pela Prefeitura Municipal de Capitão Enéas – MG, e dá outras Providências.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/178/pl_08-2023__altera_lei_municipal_no_1.014.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/178/pl_08-2023__altera_lei_municipal_no_1.014.pdf</t>
   </si>
   <si>
     <t>“Altera Dispositivo da Lei Municipal nº 1.014 de 03 de novembro de 2022, que Dispõe Sobre a Regulamentação do Piso Salarial dos Agentes Comunitários de Saúde, Agentes de Combate a Endemias e dá outras Providências”</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/180/projeto_de_lei_no_09-2023-2.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/180/projeto_de_lei_no_09-2023-2.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Abertura de Crédito Adicional ao Orçamento do Município de Capitão Enéas para o Ano de 2023 e Atualiza a Lei nº 989/2021 – Plano Plurianual para o Período de 2022 a 2025, com Fundamento no Artigo 43, da Lei 4.320/1964, e dá outras Providências.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/179/pl_10-2023__criacao_da_ouvidoria_do_municipio_de_capitao_eneas.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/179/pl_10-2023__criacao_da_ouvidoria_do_municipio_de_capitao_eneas.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Criação da Ouvidoria do Município de Capitão Enéas e dá outras Providências</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/236/pl-11-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/236/pl-11-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Calendário Esportivo Anual de Capitão Enéas – “Esporte o Ano Todo”.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/247/pl-13-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/247/pl-13-2023.pdf</t>
   </si>
   <si>
     <t>Reconhece como de relevante interesse cultural do Município a Folia de Reis e as Pastorinhas e dá outras providências.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/291/pl-14-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/291/pl-14-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação de Créditos – REFIS/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/248/pl-15-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/248/pl-15-2023.pdf</t>
   </si>
   <si>
     <t>Autorização a concessão de auxilio financeiro aos estudantes e dá outras providências.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/286/pl-16-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/286/pl-16-2023.pdf</t>
   </si>
   <si>
     <t>Reconhece como de relevante interesse cultural do Município a FESTA DO BUMA MEU BOI do distrito de Caçarema e dá outras providências.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/273/pl-17-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/273/pl-17-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Casas de Cultura no Município, e dá outras providências.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/272/pl-18-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/272/pl-18-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei Municipal Nº 892 de 08 de março de 2016 e dá outras providências.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/271/pl-19-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/271/pl-19-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os procedimentos para o repasse da assistência financeira complementar da União destinada ao cumprimento do piso salarial nacional de enfermeiros, técnicos e auxiliares de enfermagem, no âmbito do Município de Capitão Enéas – MG.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/270/pl-21-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/270/pl-21-2023.pdf</t>
   </si>
   <si>
     <t>Acrescenta o art. 14-A à Lei nº 978/2021 que dispõe sobe a criação do serviço de acolhimento institucional na modalidade Abrigo Institucional, no município de Capitão Enéas Estado de Minas Gerais, para Criança e Adolescente como medida de proteção em regime de abrigo e dá outras providências.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/289/pl.no.23-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/289/pl.no.23-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de execução de músicas com letras que façam apologia ao crime, ao uso de drogas e/ou que expressem conteúdos sexuais nas instituições escolares públicas e privadas na rede de ensino do município de Capitão Enéas dá outras providências.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial ao Orçamento do Município de Capitão Enéas para o exercício financeiro de 2023 e atualiza a Lei nº 989/2021 – Plano Plurianual para o Período de 2022 a 2025, com fundamento no Artigo 43, da Lei 4.320/1964, e dá outras Providências</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/417/pl-no-026-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/417/pl-no-026-2024.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "Adote Uma Placa" no Município de Capitão Enéas e dá outras providências.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/264/req-03-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/264/req-03-2023.pdf</t>
   </si>
   <si>
     <t>Vem requerer ao Presidente da Câmara Municipal que, em conformidade com a Lei Orgânica, que seja designada a realização de Audiência Púbica para debatermos a estruturação do Plano de Cargos, Carreiras e Vencimentos dos Servidores Públicos do Poder Executivo do Município de Capitão Enéas.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/265/req-05-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/265/req-05-2023.pdf</t>
   </si>
   <si>
     <t>Vem requerer ao Presidente da Câmara Municipal que, em conformidade com a Lei Orgânica Municipal, seja designada a realização de Audiência Pública para discussão sobre o seguinte tema: *Direitos das pessoas com necessidades especiais no município de Capitão Enéas.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/245/req-07-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/245/req-07-2023.pdf</t>
   </si>
   <si>
     <t>Vem requerer ao Presidente da Câmara Municipal que, em conformidade com a Lei Orgânica, que seja designada a realização de Audiência Pública para discutir saúde mental – Setembro Amarelo.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/290/pr-05-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/290/pr-05-2023.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão honorário de Capitão Enéas/MG ao Sr. Luiz Antônio dos Reis.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Lício Souto, Jorginho, Tássio Dutra</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/246/pelo-01-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/246/pelo-01-2023.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 107-A da Lei Orgânica do Município e dá outras providências.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>PINFO</t>
   </si>
   <si>
     <t>Pediddo de Informação</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/269/pinfo-02-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/269/pinfo-02-2023.pdf</t>
   </si>
   <si>
     <t>Justificativa do não cumprimento das Emendas Impositivas ao Orçamento para os anos de 2022/2023.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/287/pinfo-03-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/287/pinfo-03-2023.pdf</t>
   </si>
   <si>
     <t>Informações referentes ao processo de concessão sobre a prestação dos serviços de água pela Companhia de Saneamento Básico de Minas Gerais - Copasa, nos Distritos do nosso Município.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/237/veto-01-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/237/veto-01-2023.pdf</t>
   </si>
   <si>
     <t>Veto 01/2023 do Projeto de Lei nº 11/2023 - Institui o Calendário Esportivo Anual de Capitão Enéas - "Esporte o Ano Todo" e dá outras providências.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>EA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Alex Chicletinho, Diogo da Santana, Jorginho, Lício Souto, Ney de Bau, Toninho Macedo, Tássio Dutra, Vando Peres</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/233/emadit-01-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/233/emadit-01-2023.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei Nº 04/2023 - Dispõe sobre as diretrizes gerais para a elaboração e execução da Lei Orçamentária para o exercício financeiro de 2024 e dá outras providências - LDO</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/234/emadit-02-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/234/emadit-02-2023.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei nº 04/2023 - Dispõe sobre as diretrizes gerais para a elaboração e execução da Lei Orçamentária para o exercício financeiro de 2024 e dá outras providências - LDO</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/235/emmod-01-2023.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/235/emmod-01-2023.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 04/2023 - Dispõe sobre as diretrizes gerais para a elaboração e execução da Lei Orçamentária para o exercício financeiro de 2024 e dá outras providências - LDO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1834,68 +1834,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/283/ind-01-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/284/ind-02-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/285/ind-03-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/217/ind-004-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/218/ind-005-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/183/ind-006-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/184/ind-007-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/282/ind-08-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/185/ind-009-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/186/ind-010-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/187/ind-011-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/219/ind-012-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/220/ind-013-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/195/ind-014-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/194/ind-015-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/188/ind-018-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/189/ind-019-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/190/ind-020-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/281/ind-21-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/280/ind-22-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/279/ind-23-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/221/ind-025-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/222/ind-026-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/261/ind-27-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/253/ind-28-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/196/ind-029-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/197/ind-030-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/260/ind-31-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/263/ind-32-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/223/ind-035-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/224/ind-036-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/191/ind-037-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/192/ind-038-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/213/ind-039-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/182/ind-040-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/198/ind-041-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/199/ind-042-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/200/ind-043-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/214/ind-044-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/251/ind-45-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/262/ind-46-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/258/ind-47-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/193/ind-048-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/278/ind-49-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/225/ind-050-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/201/ind-051-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/202/ind-052-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/203/ind-053-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/266/ind-54-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/259/ind-55-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/252/ind-56-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/205/ind-057-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/216/ind-058-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/206/ind-059-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/226/ind-060-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/207/ind-063-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/208/ind-064-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/209/ind-065-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/229/ind-066-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/228/ind-067-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/227/ind-068-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/254/ind-69-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/257/ind-70-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/256/ind-71-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/210/ind-073-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/211/ind-074-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/212/ind-075-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/255/ind-78-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/230/ind-079-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/231/ind-080-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/276/ind-87-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/275/ind-88-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/274/ind-89-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/293/ind-90-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/294/ind-91-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/239/ind-92-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/240/ind-93-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/241/ind-94-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/242/ind-95-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/243/ind-96-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/244/ind-97-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/268/ind-98-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/292/ind-99-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/288/ind-100-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/277/mo-03-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/204/mo-004-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/249/mo-05-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/250/mo-06-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/267/mo-07-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/176/pl_no01-2023_-_diretrizes_para_prestacao_de_servico_publico_de_transporte_coletivo_de_passageiros.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/238/pl-02-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/174/projeto_de_lei_03-2023_-_autismo_-_tea.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/232/pl_04-2023_-_ldo-lei_diretrizes_orcamentarias_2024_p.m.capitao_eneas-mg-.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/177/pl_05-2023__criacao_do_programa_municipal_de_contratacao_de_aprendiz.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/178/pl_08-2023__altera_lei_municipal_no_1.014.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/180/projeto_de_lei_no_09-2023-2.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/179/pl_10-2023__criacao_da_ouvidoria_do_municipio_de_capitao_eneas.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/236/pl-11-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/247/pl-13-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/291/pl-14-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/248/pl-15-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/286/pl-16-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/273/pl-17-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/272/pl-18-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/271/pl-19-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/270/pl-21-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/289/pl.no.23-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/417/pl-no-026-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/264/req-03-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/265/req-05-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/245/req-07-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/290/pr-05-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/246/pelo-01-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/269/pinfo-02-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/287/pinfo-03-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/237/veto-01-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/233/emadit-01-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/234/emadit-02-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/235/emmod-01-2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/283/ind-01-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/284/ind-02-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/285/ind-03-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/217/ind-004-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/218/ind-005-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/183/ind-006-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/184/ind-007-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/282/ind-08-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/185/ind-009-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/186/ind-010-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/187/ind-011-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/219/ind-012-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/220/ind-013-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/195/ind-014-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/194/ind-015-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/188/ind-018-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/189/ind-019-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/190/ind-020-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/281/ind-21-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/280/ind-22-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/279/ind-23-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/221/ind-025-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/222/ind-026-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/261/ind-27-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/253/ind-28-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/196/ind-029-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/197/ind-030-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/260/ind-31-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/263/ind-32-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/223/ind-035-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/224/ind-036-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/191/ind-037-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/192/ind-038-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/213/ind-039-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/182/ind-040-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/198/ind-041-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/199/ind-042-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/200/ind-043-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/214/ind-044-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/251/ind-45-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/262/ind-46-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/258/ind-47-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/193/ind-048-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/278/ind-49-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/225/ind-050-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/201/ind-051-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/202/ind-052-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/203/ind-053-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/266/ind-54-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/259/ind-55-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/252/ind-56-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/205/ind-057-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/216/ind-058-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/206/ind-059-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/226/ind-060-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/207/ind-063-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/208/ind-064-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/209/ind-065-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/229/ind-066-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/228/ind-067-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/227/ind-068-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/254/ind-69-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/257/ind-70-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/256/ind-71-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/210/ind-073-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/211/ind-074-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/212/ind-075-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/255/ind-78-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/230/ind-079-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/231/ind-080-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/276/ind-87-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/275/ind-88-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/274/ind-89-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/293/ind-90-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/294/ind-91-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/239/ind-92-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/240/ind-93-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/241/ind-94-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/242/ind-95-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/243/ind-96-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/244/ind-97-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/268/ind-98-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/292/ind-99-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/288/ind-100-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/277/mo-03-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/204/mo-004-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/249/mo-05-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/250/mo-06-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/267/mo-07-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/176/pl_no01-2023_-_diretrizes_para_prestacao_de_servico_publico_de_transporte_coletivo_de_passageiros.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/238/pl-02-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/174/projeto_de_lei_03-2023_-_autismo_-_tea.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/232/pl_04-2023_-_ldo-lei_diretrizes_orcamentarias_2024_p.m.capitao_eneas-mg-.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/177/pl_05-2023__criacao_do_programa_municipal_de_contratacao_de_aprendiz.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/178/pl_08-2023__altera_lei_municipal_no_1.014.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/180/projeto_de_lei_no_09-2023-2.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/179/pl_10-2023__criacao_da_ouvidoria_do_municipio_de_capitao_eneas.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/236/pl-11-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/247/pl-13-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/291/pl-14-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/248/pl-15-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/286/pl-16-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/273/pl-17-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/272/pl-18-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/271/pl-19-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/270/pl-21-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/289/pl.no.23-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/417/pl-no-026-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/264/req-03-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/265/req-05-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/245/req-07-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/290/pr-05-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/246/pelo-01-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/269/pinfo-02-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/287/pinfo-03-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/237/veto-01-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/233/emadit-01-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/234/emadit-02-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2023/235/emmod-01-2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H123"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="102.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="171.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="170.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>