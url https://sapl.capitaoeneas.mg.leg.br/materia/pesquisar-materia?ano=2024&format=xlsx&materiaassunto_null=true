--- v0 (2025-12-20)
+++ v1 (2026-05-06)
@@ -54,1115 +54,1115 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ney de Bau</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/315/ind-01-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/315/ind-01-2024.pdf</t>
   </si>
   <si>
     <t>Substituição de lâmpadas comuns por lâmpadas de LED, com globo em frente a Igreja Católica do Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/318/ind-02-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/318/ind-02-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a limpeza e recolhimento de entulho no Bairro Residencial Burarama.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Jorginho</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/319/ind-03-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/319/ind-03-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a substituição das lâmpadas comuns, por iluminação de LED, no Bairro Sapé.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/320/ind-04-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/320/ind-04-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a manutenção da Estrada da Produção e também da Estrada do Poção I e II.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/321/ind-05-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/321/ind-05-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que viabilize junto a Secretaria Municipal de Saúde a ampliação no horário de funcionamento (pelo menos um dia da semana à noite) de uma Unidade Básica de Saúde para atendimento exclusivo ao público masculino.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Lício Souto</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/324/ind-06-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/324/ind-06-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que seja designada uma assistente social para atender de forma fixa ao Distrito de Caçarema, no âmbito global, ou seja, integrada a saúde e educação.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Diogo da Santana</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/325/ind-07-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/325/ind-07-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que providencie a construção de redutores de velocidade (quebra-molas), colocação de meios-fios e construção do canteiro central na Avenida Bocaiúva.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/329/ind-08-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/329/ind-08-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Governo do Estado de Minas Gerais, Sr. Romeu Zema, que viabilize junto ao setor competente, para que sejam executadas melhorias e manutenção das estradas do Município de Capitão Enéas, que são de responsabilidade do Estado, tais como:_x000D_
 - Estrada da Produção; (Liga Capitão Enéas a Montes Claros)_x000D_
 - Estrada de Capitão Enéas que dá acesso a São João da Ponte (LMG 631).</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/330/ind-09-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/330/ind-09-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que elabore um Plano Emergencial de recuperação de todas as estradas rurais do nosso Município.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/331/ind-10-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/331/ind-10-2024.pdf</t>
   </si>
   <si>
     <t>oficie ao Executivo Municipal para que seja cumprida a Indicação nº 012/2021, de autoria do Vereador Lício Renan Souto, aprovada por unanimidade, na data de 19/01/2021.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/333/ind-12-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/333/ind-12-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário Municipal de Saúde, Sr. Adriano Souza Santos, que faça ampla divulgação do Programa de Promoção e Proteção da Dignidade Menstrual.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/334/ind-13-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/334/ind-13-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário Municipal de Saúde, Sr. Adriano Souza Santos e a Secretária Municipal de Educação, Sra. Mirtes Maria Ferreira Rabelo que façam adesão ao Programa Miguilim do Governo de Minas.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/335/ind-14-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/335/ind-14-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que acione o setor jurídico do Município para notificar as empresas de telefonia, energia e internet, quanto à padronização, alinhamento e a retirada dos fios baixos e inutilizados nos postes sobre as vias públicas, calçadas e aqueles que se emaranham nos galhos de árvores, em nosso Município, sob pena de multa caso o trabalho não seja executado.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Gilson da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/336/ind-15-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/336/ind-15-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que viabilize junto a Secretaria Municipal de Saúde a ampliação no horário de funcionamento (pelo menos um dia da semana, no horário das 18h às 00hs) de uma Unidade Básica de Saúde na sede e zona rural para atendimento exclusivo ao público feminino, com atendimentos preventivos, tais como, testes rápidos de glicemia, prevenção do cólon do útero, atendimento a gestantes, tabagismo, psicológico, dentistas etc.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/337/ind-16-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/337/ind-16-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que providencie, em caráter de urgência, o serviço de drenagem pluvial e rebaixamento na Rua 2, no Bairro Residencial Burarama e na Rua 8, no Bairro Central.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/338/ind-17-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/338/ind-17-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, juntamente com a Secretaria Municipal de Meio Ambiente, em caráter de urgência, a poda das árvores na Avenida Adão Dácio Souto, Rua Castro Alves, Rua Rui Barbosa, Rua Padre Silvestre, Rua João Vaqueiro, no Bairro Santo Antônio, e também na Rua K, Rua K e Rua do Eucalipto.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/345/ind-18-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/345/ind-18-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que viabilize junto a Secretaria Municipal de Obras e Infraestrutura as seguintes reivindicações para o Bairro Santo Antônio, tais como:_x000D_
 - Manutenção na estrutura da placa da academia da saúde;_x000D_
 - Manutenção, pintura e limpeza na Praça Augusto da Rocha.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/387/ind-19-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/387/ind-19-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que junto aos setores competentes viabilize o serviço de limpeza geral no Município, incluindo a capina e recolhimento de entulhos que estão depositados nas ruas e canteiros de forma irregular.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/388/ind-20-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/388/ind-20-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal para que seja cumprida a Indicação nº 059/2022, de minha autoria, aprovada por unanimidade, na data de 17/05/2022.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/389/ind-21-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/389/ind-21-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que providencie um serviço paliativo de manutenção nas Ruas Antônio Miguel e Odília Matos, no Bairro Zona Sul.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/390/ind-22-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/390/ind-22-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que designe um profissional para ficar de plantão a disposição da população em horários que não tenha expediente na UBS, como nos feriados, fins de semana e no período noturno, para atendimento a população do Distrito de Caçarema na área da saúde, a fim de conduzir os pacientes para os atendimentos emergenciais na Sede para receber o tratamento adequado.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/391/ind-23-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/391/ind-23-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que contrate, urgente, um médico (clínico geral), para atender a Comunidade do Serrote e Assentamento Darcy Ribeiro, no Distrito de Santana da Serra.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Vando Peres</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/392/ind-24-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/392/ind-24-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal para que seja cumprida a Indicação nº 051/2021, de minha autoria, aprovada por unanimidade, na data de 20/04/2021.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/393/ind-25-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/393/ind-25-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal para que seja cumprida a Indicação nº 056/2023, de minha autoria, aprovada por unanimidade, na data de 16/05/2023.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/394/ind-26-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/394/ind-26-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal para que sejam cumpridas as Indicações sobre pavimentação asfáltica, de minha autoria, aprovada por unanimidade.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/434/ind-27-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/434/ind-27-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal para que seja cumprida a Indicação nº 133/2021, de autoria dos nobres vereadores Lício Renan Souto e Jorge dos Reis Rocha da Cruz, aprovada por unanimidade, na data de 03/08/2021.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/435/ind-28-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/435/ind-28-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal e a Secretaria de Desenvolvimento Econômico que seja agendado, o mais breve possível, uma reunião com os representantes das Drogarias e Farmácias do Município, CDL, Secretaria de Saúde e Entidades.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/436/ind-29-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/436/ind-29-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal solicitando que seja construído o ponto de apoio dos taxistas, com cobertura para o conforto e segurança dos passageiros, banheiros e gabinete para telefone.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/437/ind-30-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/437/ind-30-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal solicitando que seja feita uma averiguação referente às casas do Projeto do Ministério das Cidades localizado no fundo da Cavan, no sentido de que as mesmas sejam repassadas as pessoas que realmente precisam, bem como aquelas que estão de forma irregular sejam transferidas para os devidamente cadastrados e as que ainda estão fechadas sejam repassados aos cadastrados na lista conforme cadastro do Ministério das Cidades.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/461/ind-31-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/461/ind-31-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a Companhia de Saneamento de Minas Gerais – COPASA providências urgentes na manutenção da Rua Ana Rosa Rodrigues (antiga Rua K), no Bairro Manoel Vaqueiro, pois abriram valas na rua e não voltaram para fechar.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/462/ind-32-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/462/ind-32-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que providencie junto ao Setor de Transporte a manutenção urgente no serviço de limpeza e terraplanagem no Campo de Várzea (terra batida), localizado no Bairro Sapé.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/463/ind-33-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/463/ind-33-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal e a Secretaria Municipal de Saúde que providencie as seguintes demandas para o Povoado de Orion, tais como: reforma na Unidade Básica de Saúde – UBS; contratação de um médico clínico geral; disponibilize um veículo para transporte de pacientes; contratação de um cirurgião dentista; manutenção ou substituição da cadeira odontológica; aquisição de materiais e aparelhos odontológicos.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/464/ind-34-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/464/ind-34-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal para que seja cumprida a Indicação nº 031/2023, de minha autoria, aprovada por unanimidade, na data de 04/04/2023.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/465/ind-35-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/465/ind-35-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a Secretaria Municipal de Saúde para que seja providenciado o retorno de forma definitiva da ambulância para o atendimento dos moradores do Distrito de Caçarema.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/521/ind-no-38-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/521/ind-no-38-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que providencie a limpeza de dois pontos viciados de lixo no Distrito de Santana da Serra, sendo um lote na entrada da cidade, próximo a Igreja Batista e o outro nas proximidades do campo de futebol. Na oportunidade, solicita que após a limpeza seja fixada placas educativas com aviso de que é proibido jogar lixo no local.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/522/ind-no-39-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/522/ind-no-39-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que providencie a implantação de sinalização de trânsito, instalação de redutores de velocidade e faixa elevada em frente à Escola Municipal Ilda Fernandes, bem como o reforço da Guarda Municipal nos horários de entrada e saída dos alunos.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/523/ind-no-40-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/523/ind-no-40-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que providencie a contração de um profissional em psicologia para atender a Unidade Básica de Saúde – UBS, no Bairro Morada do Parque.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/472/ind-no-41-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/472/ind-no-41-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a viabilidade de regulação legal para reajustar/complementar os valores inerentes ao TFD, pagos aos usuários necessitados com recursos próprios do orçamento do município.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Toninho Macedo</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/524/ind-no-42-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/524/ind-no-42-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, juntamente com o Secretário Municipal de Saúde, que disponibilize um veículo para atender as demandas da saúde no Povoado de Virgilândia. Ressalta ainda, que o recurso para a aquisição do veículo está em conta, disponibilizado através da Emenda do Deputado Federal Zé Silva.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/525/ind-no-43-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/525/ind-no-43-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a Secretária Municipal de Educação, Sra. Mirtes Maria Ferreira Rabelo, que providencie o quanto antes, a instalação da sala de recursos multifuncionais para Atendimento Educacional Especializado (AEE), nas Escolas Municipais em nosso Município.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/539/ind-no-44-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/539/ind-no-44-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que viabilize junto ao setor competente a manutenção na estrada do Mocambo que dá acesso a Virgilândia e a estrada do Distrito de Caçarema que dá acesso a BR 122.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/540/ind-no-45-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/540/ind-no-45-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, para que seja criado um grupo de estudo para avaliar os impactos da reforma da previdência nos servidores dos concursos de 1993 e 1999.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/548/ind_no_46-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/548/ind_no_46-2024.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que seja incluso no pacote de obras que está em andamento no nosso Município a pavimentação asfáltica ou com blocos sextavados das seguintes ruas do Distrito de Caçarema: Rua Juvenata de Brito, Rua Damásio Pereira, Rua Principal.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/549/ind_no_47-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/549/ind_no_47-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal solicitando que seja analisado a viabilidade de regulação legal para reajustar/complementar os valores repassados aos estudantes universitários, pagos aos discentes com recursos próprios do orçamento do Município.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/551/ind_no_48-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/551/ind_no_48-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que viabilize, o quanto antes, a posse dos novos membros eleitos para assumir o Conselho Tutelar em nosso Município.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/553/ind_049-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/553/ind_049-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal solicitando a realização de serviços de manutenção no Cemitério da Saudade, no Bairro Sapé, visando o acolhimento adequado das pessoas que irão prestar suas homenagens aos seus entes queridos falecidos durante o feriado do Dia de Finados, em 02 de novembro. Que seja feita uma verificação e consertos na rede elétrica para corrigir possíveis falhas e garantir uma iluminação adequada e uma limpeza geral, incluindo a remoção de lixo e entulhos.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Solicita à Secretária Municipal de Educação, Sra. Mirtes Maria Ferreira Rabelo, para que regulamente o uso de celulares e dispositivos tecnológicos nas escolas da rede pública municipal de ensino.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/560/ind-51-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/560/ind-51-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que seja realizado um levantamento detalhado das ruas do Distrito de Caçarema e com base no mesmo, que seja enviado a esta Casa um projeto de Lei para dar nomes a todas as ruas ainda não nomeadas ou com nomeações repetidas naquela localidade.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/561/ind-52-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/561/ind-52-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a realocação dos recursos referentes às Emendas Impositivas dos anos de 2022, 2023 e 2024 de minha autoria, que não foram pagas até o momento, para que os recursos sejam destinados, até o valor necessário, para a construção da capela para velórios no Distrito de Caçarema.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/466/mocao-01-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/466/mocao-01-2024.pdf</t>
   </si>
   <si>
     <t>Manifesta seu apoio à  Comissão de Assuntos Econômicos (CAE) que aprovou o projeto de lei (PL) 795/2024, sobre a criação da Tarifa Social de Água e Esgoto, apresentado originalmente pelo senador Eduardo Braga (MDB-AM).</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/467/mocao-02-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/467/mocao-02-2024.pdf</t>
   </si>
   <si>
     <t>Manifesta seu apoio à  Comissão de Constituição e Justiça (CCJ) que aprovou o projeto de lei sobre a exigência de critérios mínimos de qualidade para as escolas de educação básica públicas.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/526/moc-no-03-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/526/moc-no-03-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares do Sr. João Pinheiro Lima (Tião Carreiro), em razão do seu falecimento ocorrido no dia 04 de junho de 2024.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/527/moc-no-04-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/527/moc-no-04-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares do Sra. Rozenda Ferreira dos Santos (Dona Rozenda), em razão do seu falecimento ocorrido no dia 30 de maio de 2024.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/528/moc-no-05-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/528/moc-no-05-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares do Sra. Sinvaldo Rosa Pereira (Seu Sinval), em razão do seu falecimento ocorrido no dia 22 de abril de 2024.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/541/mocao_06-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/541/mocao_06-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares do Sr. Djalma Farias da Silva.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/544/mocao_07-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/544/mocao_07-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. Davi Batista dos Santos Araújo.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/545/mocao_08-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/545/mocao_08-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Sra. Maria Raquel Barbosa Rocha.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/550/mocao_no_09-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/550/mocao_no_09-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. Geraldo Vilson Pinheiro Lima, pelos relevantes serviços prestados para o desenvolvimento do esporte, incentivando crianças e jovens na prática esportiva.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/555/mocao_no_10-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/555/mocao_no_10-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares do Sr. Valdeir Rocha da Silva – Professor Valdeir.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/559/mocao_de_pesar_no_11-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/559/mocao_de_pesar_no_11-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares da Sra. Regina</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/322/projeto_de_lei_no_01-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/322/projeto_de_lei_no_01-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na lei 998/2022 e contém outras providências.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/323/projeto_de_lei_no_02-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/323/projeto_de_lei_no_02-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição dos subsídios dos vereadores e a atualização dos vencimentos dos Servidores Públicos Efetivos da Câmara Municipal e contém outras providências.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>Tássio Dutra</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/395/pl-03-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/395/pl-03-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de prioridade às mulheres vítimas de violência doméstica e familiar nos programas sociais de acesso à moradia financiados por recursos públicos, como o Minha Casa, Minha Vida, no âmbito do município de Capitão Enéas - Estado de Minas Gerais, e dá outras providências.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/396/pl-04-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/396/pl-04-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de contratação de condenados pela Lei Federal nº 11.340/06 – Lei Maria da Penha, por parte do Poder Público Municipal - Poderes Executivo e Legislativo, bem como impede nomeação e dá outras providências.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>Reinaldo Landulfo Teixeira</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/438/ldo-aprovada.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/438/ldo-aprovada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes gerais para a elaboração e execução da Lei Orçamentária para o exercício financeiro de 2025 e dá outras providências - LDO.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/470/pl-06-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/470/pl-06-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização do Piso Salarial dos Profissionais do Magistério Público Municipal de Capitão Enéas e dá outras providências.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/471/pl-no-07-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/471/pl-no-07-2024.pdf</t>
   </si>
   <si>
     <t>Fica denominada Rua "Professor Anatólio Júnior" a Rua O, situada no Bairro Vale das Aroeiras.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/529/pl-no-08-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/529/pl-no-08-2024.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Capitão Enéas o Programa “Rua para Todos” e dá outras providências.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/546/pl_no_09-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/546/pl_no_09-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de bens inservíveis do Patrimônio Público Municipal e dá outras providências</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/547/pl_no_10-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/547/pl_no_10-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos subsídios do Prefeito Municipal, Vice-Prefeito, Vereadores e Secretários Municipais para a legislatura de 2025 a 2028 e contém outras providências.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/556/pl_no_11-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/556/pl_no_11-2024.pdf</t>
   </si>
   <si>
     <t>Reserva aos negros 20% (vinte por cento) das vagas oferecidas nos concursos públicos e processos seletivos simplificados para  provimento de cargos efetivos e temporários no âmbito dos poderes Executivo e Legislativo do município de Capitão Enéas - MG.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/562/pl_no_12-2024_organized.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/562/pl_no_12-2024_organized.pdf</t>
   </si>
   <si>
     <t>Estabelece os componentes municipais do Sistema Nacional de Segurança Alimentar e Nutricional - SISAN, criado pela Lei Federal nº 11.346, de setembro de 2006.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/563/pl_no_12-3024_aprovado.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/563/pl_no_12-3024_aprovado.pdf</t>
   </si>
   <si>
     <t>Altera os Anexos de Metas Anuais, Metas Fiscais Atuais Comparadas com as Metas Fiscais Fixadas nos Três Exercícios Anteriores, Receitas, Despesas e Resultado Primário Constantes da Lei Municipal nº 1.058 de 18 de junho de 2024 – Lei de Diretrizes Orçamentárias – LDO/2025.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/592/projeto_de_lei_no_14-2024_-_altera_o_ppa_2022_-_2025-publicacao.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/592/projeto_de_lei_no_14-2024_-_altera_o_ppa_2022_-_2025-publicacao.pdf</t>
   </si>
   <si>
     <t>Altera os Anexos de Metas Anuais, Metas Fiscais Atuais Comparadas com as Metas Fiscais Fixadas nos Três Exercícios Anteriores, Receitas, Despesas e Resultado Primário Constantes da Lei Municipal nº 1.058 de 18 de junho de 2024 – Lei de Diretrizes Orçamentárias – LDO/2025</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/542/req-01-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/542/req-01-2024.pdf</t>
   </si>
   <si>
     <t>Apoio à proposta de Emenda à Constituição do Estado de Minas Gerais que dá nova redação ao caput do artigo 24 da Constituição do Estado e acrescenta os §11 e 12 ao mesmo diploma legal</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/543/requerimento-no-02-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/543/requerimento-no-02-2024.pdf</t>
   </si>
   <si>
     <t>Vem requerer que seja convocado o Secretário Municipal de Transporte, o Sr. Vitor Mendes Maia, para comparecimento na Reunião Ordinária, no dia 02/07/2024 (terça-feira), às 19h00 (dezenove horas), na Câmara Municipal.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Alex Chicletinho, Gilson da Farmácia, Jorginho, Lício Souto, Ney de Bau, Tássio Dutra, Vando Peres</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/531/pre-no-01-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/531/pre-no-01-2024.pdf</t>
   </si>
   <si>
     <t>Modifica Dispositivo do Regimento Interno.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/532/pre-no-02-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/532/pre-no-02-2024.pdf</t>
   </si>
   <si>
     <t>Concede o o Título de Honra ao Mérito a 1ª Igreja Batista em Capitão Enéas e dá outras providências.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/533/pre-no-03-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/533/pre-no-03-2024.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário ao Sr. Delssi Durães Oliveira e dá outras providências.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/534/pre-no-04-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/534/pre-no-04-2024.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária a Sra. Dayana Tereza Cruz Vieira e dá outras providências.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/535/pre-no-05-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/535/pre-no-05-2024.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário ao Sr. Samuel Zuba da Silva e dá outras providências.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/536/pre-no-06-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/536/pre-no-06-2024.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário ao Sr. Newton Cardoso Junior e dá outras providências.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/537/pre-no-07-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/537/pre-no-07-2024.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário ao Sr. Antônio Carlos Moreira e dá outras providências.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/538/pre-no-08-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/538/pre-no-08-2024.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário ao Sr. Francelino Nunes de Souza e dá outras providências.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>PINFO</t>
   </si>
   <si>
     <t>Pediddo de Informação</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/326/pinfo-01-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/326/pinfo-01-2024.pdf</t>
   </si>
   <si>
     <t>Que informe a esta Casa Legislativa, informações sobre as Emenda Impositivas de sua autoria, a saber:_x000D_
 - Qual o código utilizado nas emendas impositivas referente ao período de 2022 e 2023;_x000D_
 - Quais os números de empenho das emendas executadas no período citado.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/327/pinfo-02-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/327/pinfo-02-2024.pdf</t>
   </si>
   <si>
     <t>solicita ao Executivo Municipal, que informe a esta Casa Legislativa, o nome dos membros da Comissão Avaliadora dos processos seletivos das Secretarias Municipais de Saúde, Educação e Assistência Social.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/328/pinfo-03-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/328/pinfo-03-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário Municipal de Agricultura, que informe a esta Casa Legislativa, as seguintes informações:_x000D_
 - Quais os critérios utilizados para a distribuição das caixas d’ água fornecidas pelo IDENE;_x000D_
 - Quais os meios utilizados para receber o benefício do IDENE.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/346/pinfo-04-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/346/pinfo-04-2024.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Executivo Municipal, que envie a esta Casa Legislativa, informações sobre os leilões públicos municipais realizados pela atual gestão,</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/347/pinfo-05-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/347/pinfo-05-2024.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Coordenador da Defesa Civil do nosso Município, que envie a esta Casa Legislativa, a relação nominal das 07 pessoas desalojadas no período chuvoso no ano de 2022, conforme informação relatada através do Of. 01/2024/Defesa Civil.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/348/06-2024_-_cobranca_dos_pedidos_de_informacoes.docx</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/348/06-2024_-_cobranca_dos_pedidos_de_informacoes.docx</t>
   </si>
   <si>
     <t>Solicitar ao Executivo Municipal, que envie a esta Casa Legislativa, no prazo de 10 (dez) dias úteis, resposta referente ao Pedido de Informação nº 02/2023 e o Pedido de Informação nº 01/2024.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/349/pinfo-07-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/349/pinfo-07-2024.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário Municipal de Cultura, em virtude dos recursos da Lei Paulo Gustavo, que informe a esta Casa Legislativa, as seguintes informações:_x000D_
 - Os critérios usados para a distribuição dos recursos; _x000D_
 - Quais os artistas contemplados pela referida lei;_x000D_
 - Os valores dos recursos já destinados.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/468/pinfo-08-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/468/pinfo-08-2024.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretária Municipal de Educação, Sra. Mirtes Maria Ferreira Rabelo que envie a esta Casa Legislativa o nome dos servidores que ocupa do cargo de Diretor e Secretária da Escola Municipal Ilda Fernandes.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/469/pinfo-09-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/469/pinfo-09-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a Diretora Executiva da Previdência dos Servidores Públicos Municipais de Capitão Enéas – PREVCAP, a justificativa do não cumprimento da Lei que assegura o reajuste salarial dos aposentados e pensionista, baseado no cálculo anual do INPC.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>CFOTC - Comissão de Finanças, Orçamento e Tomada de Contas, CLJR - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/530/emod-no-01-2024.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/530/emod-no-01-2024.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 01/2024, AO PROJETO DE LEI Nº 05/2024, que “Dispõe sobre as diretrizes gerais para a elaboração e execução da Lei Orçamentária para o exercício financeiro de 2025 e dá outras providências”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1469,68 +1469,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/315/ind-01-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/318/ind-02-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/319/ind-03-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/320/ind-04-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/321/ind-05-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/324/ind-06-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/325/ind-07-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/329/ind-08-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/330/ind-09-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/331/ind-10-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/333/ind-12-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/334/ind-13-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/335/ind-14-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/336/ind-15-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/337/ind-16-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/338/ind-17-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/345/ind-18-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/387/ind-19-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/388/ind-20-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/389/ind-21-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/390/ind-22-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/391/ind-23-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/392/ind-24-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/393/ind-25-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/394/ind-26-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/434/ind-27-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/435/ind-28-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/436/ind-29-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/437/ind-30-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/461/ind-31-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/462/ind-32-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/463/ind-33-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/464/ind-34-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/465/ind-35-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/521/ind-no-38-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/522/ind-no-39-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/523/ind-no-40-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/472/ind-no-41-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/524/ind-no-42-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/525/ind-no-43-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/539/ind-no-44-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/540/ind-no-45-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/548/ind_no_46-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/549/ind_no_47-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/551/ind_no_48-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/553/ind_049-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/560/ind-51-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/561/ind-52-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/466/mocao-01-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/467/mocao-02-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/526/moc-no-03-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/527/moc-no-04-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/528/moc-no-05-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/541/mocao_06-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/544/mocao_07-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/545/mocao_08-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/550/mocao_no_09-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/555/mocao_no_10-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/559/mocao_de_pesar_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/322/projeto_de_lei_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/323/projeto_de_lei_no_02-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/395/pl-03-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/396/pl-04-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/438/ldo-aprovada.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/470/pl-06-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/471/pl-no-07-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/529/pl-no-08-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/546/pl_no_09-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/547/pl_no_10-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/556/pl_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/562/pl_no_12-2024_organized.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/563/pl_no_12-3024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/592/projeto_de_lei_no_14-2024_-_altera_o_ppa_2022_-_2025-publicacao.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/542/req-01-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/543/requerimento-no-02-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/531/pre-no-01-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/532/pre-no-02-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/533/pre-no-03-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/534/pre-no-04-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/535/pre-no-05-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/536/pre-no-06-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/537/pre-no-07-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/538/pre-no-08-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/326/pinfo-01-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/327/pinfo-02-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/328/pinfo-03-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/346/pinfo-04-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/347/pinfo-05-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/348/06-2024_-_cobranca_dos_pedidos_de_informacoes.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/349/pinfo-07-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/468/pinfo-08-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/469/pinfo-09-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/530/emod-no-01-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/315/ind-01-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/318/ind-02-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/319/ind-03-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/320/ind-04-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/321/ind-05-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/324/ind-06-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/325/ind-07-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/329/ind-08-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/330/ind-09-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/331/ind-10-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/333/ind-12-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/334/ind-13-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/335/ind-14-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/336/ind-15-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/337/ind-16-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/338/ind-17-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/345/ind-18-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/387/ind-19-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/388/ind-20-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/389/ind-21-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/390/ind-22-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/391/ind-23-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/392/ind-24-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/393/ind-25-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/394/ind-26-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/434/ind-27-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/435/ind-28-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/436/ind-29-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/437/ind-30-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/461/ind-31-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/462/ind-32-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/463/ind-33-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/464/ind-34-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/465/ind-35-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/521/ind-no-38-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/522/ind-no-39-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/523/ind-no-40-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/472/ind-no-41-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/524/ind-no-42-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/525/ind-no-43-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/539/ind-no-44-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/540/ind-no-45-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/548/ind_no_46-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/549/ind_no_47-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/551/ind_no_48-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/553/ind_049-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/560/ind-51-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/561/ind-52-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/466/mocao-01-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/467/mocao-02-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/526/moc-no-03-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/527/moc-no-04-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/528/moc-no-05-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/541/mocao_06-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/544/mocao_07-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/545/mocao_08-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/550/mocao_no_09-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/555/mocao_no_10-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/559/mocao_de_pesar_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/322/projeto_de_lei_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/323/projeto_de_lei_no_02-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/395/pl-03-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/396/pl-04-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/438/ldo-aprovada.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/470/pl-06-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/471/pl-no-07-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/529/pl-no-08-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/546/pl_no_09-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/547/pl_no_10-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/556/pl_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/562/pl_no_12-2024_organized.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/563/pl_no_12-3024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/592/projeto_de_lei_no_14-2024_-_altera_o_ppa_2022_-_2025-publicacao.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/542/req-01-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/543/requerimento-no-02-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/531/pre-no-01-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/532/pre-no-02-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/533/pre-no-03-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/534/pre-no-04-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/535/pre-no-05-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/536/pre-no-06-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/537/pre-no-07-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/538/pre-no-08-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/326/pinfo-01-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/327/pinfo-02-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/328/pinfo-03-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/346/pinfo-04-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/347/pinfo-05-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/348/06-2024_-_cobranca_dos_pedidos_de_informacoes.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/349/pinfo-07-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/468/pinfo-08-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/469/pinfo-09-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2024/530/emod-no-01-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H95"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="101.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="140" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="139.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>