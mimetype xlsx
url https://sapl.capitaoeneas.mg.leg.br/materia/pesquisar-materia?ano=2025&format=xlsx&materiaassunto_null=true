--- v1 (2026-02-28)
+++ v2 (2026-05-06)
@@ -10,2533 +10,2527 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1678" uniqueCount="811">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1670" uniqueCount="809">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Jorginho, Toninho Macedo, Tássio Dutra</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/565/ind-01-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/565/ind-01-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que seja enviado a esta Casa Projeto de Lei que visa a valorização dos profissionais da saúde de nível superior, tais como fisioterapeutas, psicólogos e dentistas.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Jorginho</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/566/ind-02-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/566/ind-02-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que seja retomada as obras na Avenida Pedro Mineiro, incluindo a instalação dos canteiros em torno das luminárias que foram instaladas na mesma e o término da Praça da Bíblia, na entrada do Bairro Sapé.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Vando Peres</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/567/ind-03-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/567/ind-03-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que seja enviado à esta Casa Legislativa Projeto de Lei que vise sobre a estruturação do Plano de Cargos, Carreiras e Vencimentos dos Servidores Públicos do Poder Executivo do Município de Capitão Enéas.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/568/ind-04-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/568/ind-04-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a realização de concurso público no Município de Capitão Enéas visando garantir a transparência e a igualdade de oportunidades no preenchimento de vagas no serviço público, além de assegurar a contratação de profissionais qualificados para atender às demandas da população.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/569/ind-05-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/569/ind-05-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal providências no sentido de que sejam realizadas obras de pavimentação asfáltica ou bloco sextavado, nas seguintes Avenidas: Avenida Antônio Miguel; Avenida Odília Matos; Avenida Álvaro Moreira; Avenida Antônio Lopes e Avenida José Geraldo de Almeida.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Dudu do Táxi, Ney da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/570/ind-06-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/570/ind-06-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a Manutenção nas seguintes estradas vicinais: _x000D_
 - De Caçarema a BR 122;_x000D_
 - De Caçarema ao Distrito de QUEM – QUEM;_x000D_
 - De Caçarema ao entroncamento da estrada do Agreste (via Vaquetal);_x000D_
 - De Caçarema a Virgilândia;_x000D_
 - De Caçarema ao Mucambo/ e Mendes.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/571/ind-07-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/571/ind-07-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que providencie a ampliação no atendimento da UBS José patrício da Silveira, no Distrito de Caçarema, incluindo a sala de vacinação e farmácia e a disponibilização de um enfermeiro de plantão após as 17 horas e nos finais de semana, tendo em vista a necessidade de atendimento contínuo e emergencial para a população.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/572/ind-08-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/572/ind-08-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que providencie a reforma e ampliação do Quartel da Polícia Militar em Caçarema.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Hugo Lopes</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/573/ind-09-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/573/ind-09-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que seja tomada as devidas providências para a identificação e notificação dos donos dos animais soltos nas vias públicas, bem como apreensão e a condução dos animais para um espaço adequado.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/574/ind-10-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/574/ind-10-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que seja informado o Plano de Recuperação das Estradas Rurais do Município, tais como:_x000D_
 •	Revitalização das estradas de acesso a Comunidade de Poção_x000D_
 •	Revitalização da estrada da Serrinha_x000D_
 •	Reforma da Estrada da Produção_x000D_
 •	Estrada vicinal que dá acesso a BR 122 ao lado da RIMA.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/575/ind-11-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/575/ind-11-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a instalação de redutores de velocidade na Avenida Alencastro Guimarães, ao longo dos pontos necessários, apontados por uma responsável técnico, em especial, próximo ao CEMEI TIA FIA.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Jorginho, Ney da Câmara, Toninho Macedo, Vando Peres</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/576/ind-12-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/576/ind-12-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que viabilize a revisão e atualização da remuneração dos membros do Conselho Tutelar no Município de Capitão Enéas.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Juliana do Salão</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/577/ind-13-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/577/ind-13-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que seja elaborado um planejamento detalhado das festividades tradicionais de nossa cidade, e que, a divulgação do calendário seja disponibilizada com pelo menos 20(vinte) dias de antecedência aos comerciantes locais.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/578/ind-14-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/578/ind-14-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que providencie a instalação de sinalização adequada e redutores de velocidade nas principais vias de nossa cidade, tais como: Av. Nossa Senhora da Guia; Av. Pedro Mineiro; Av. Burarama; Av. Pio Mineiro e Av. Maria Aparecida.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/579/ind-15-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/579/ind-15-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que proceda a instalação de placas de sinalização com nome de ruas, placas de limite de velocidade nos bairros e ruas da cidade. Na oportunidade, solicita a construção de faixas elevadas de travessia de pedestres em frente das Escolas Municipais, Estaduais e CEMEIs, na sede e zona rural.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/580/ind-16-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/580/ind-16-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que seja criada o Núcleo de Educação Inclusiva Integrada, contribuindo com o diagnóstico e o tratamento de crianças e jovens com laudos de necessidades especiais. Sendo um importante serviço para garantia da inclusão.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/581/ind-17-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/581/ind-17-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que atendendo a uma antiga reinvindicação da população local, solicitamos nesta indicação a construção de uma capela pública para velório que atenda a comunidade, garantindo comodidade as famílias dos falecidos e visitantes.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/582/ind-18-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/582/ind-18-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que seja feito junto a Emater e a Secretaria Municipal de Agricultura o levantamento da atual produção agrícola municipal a fim de se monitorar os ramos de produção agrícola e impacto no orçamento municipal, fomentando assim, a agricultura familiar e reconhecendo este nosso potencial que sempre existiu.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Tássio Dutra</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/583/ind-19-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/583/ind-19-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que seja realizado o serviço de poda das árvores e a substituição da iluminação pública por lâmpadas de LED, na Avenida Nossa Senhora da Guia.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/584/ind-20-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/584/ind-20-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que viabilize junto ao órgão compete a extensão de 120 metros de rede elétrica, na Rua Rui Barbosa, no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/585/ind-21-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/585/ind-21-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que providencie a manutenção das 3 (três) estradas vicinais que dão acesso as comunidades/associações do Serafim e Poço Doce._x000D_
 Sendo:_x000D_
 - Estrada que entra pelo bairro Bela Vista e acessa a ponte dos espinhos;_x000D_
 - Estrada que entra pelo bairro Bela Vista e acessa o Mineirão;_x000D_
 - Estrada que entra pelo bairro Zona Sul e dar acesso ao Mineirão;</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Ney da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/586/ind-22-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/586/ind-22-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que providencie a limpeza geral e iluminação no Cemitério da Saudade, no Bairro Sapé, bem como a restauração do muro que desabou.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/587/ind-23-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/587/ind-23-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a construção de 3 lombadas na Rua Rio Verde, no Distrito de Caçarema, para fins de escoamento de águas pluviais, bem como a construção de lombadas nas vias abaixo para redução de velocidade:_x000D_
 •	3 lombadas na Rua Capitão Enéas_x000D_
 •	Esquina de Dona Elza e Seu Osmar _x000D_
 •	Esquina de Lori e José Ferreira _x000D_
 •	Esquina de Didi e Roberto.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/588/ind-24-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/588/ind-24-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que seja retomada a obra de reforma da quadra e do campo de Caçarema.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Dudu do Táxi</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/589/ind-25-25.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/589/ind-25-25.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal solicitando a disponibilização de 01 filtro dessalinizador de água para atender os moradores do Distrito de Santana da Serra.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/596/proposicoes_-_3a_reuniao_-16.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/596/proposicoes_-_3a_reuniao_-16.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que viabilize a elaboração e encaminhamento a esta Casa Legislativa de Projeto de Lei que vise à regularização do piso salarial nacional dos professores da educação básica.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/597/proposicoes_-_3a_reuniao_-15.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/597/proposicoes_-_3a_reuniao_-15.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que viabilize recursos financeiros para a construção de uma quadra poliesportiva ou um campo de futebol, no Bairro Morada do Sol, como também aquisição de terreno para a construção de quadra ou campo nos Bairros Manoel Vaqueiro e São Sebastião.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/598/proposicoes_-_3a_reuniao_-14.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/598/proposicoes_-_3a_reuniao_-14.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que providencie um levantamento das ruas onde já se encontram os postes, mas sem os braços com luminárias. E que seja providenciado a instalação dos mesmos na Sede e Zona Rural.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/599/proposicoes_-_3a_reuniao_-13.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/599/proposicoes_-_3a_reuniao_-13.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que providencie a elaboração e execução de projeto de urbanização da Praça José Esteves Rodrigues, com o objetivo de viabilizar a instalação da Feira Live no Bairro Sapé.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/600/proposicoes_-_3a_reuniao_-12.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/600/proposicoes_-_3a_reuniao_-12.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal informações detalhadas sobre os processos seletivos previstos para serem realizados por esta administração municipal.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/601/proposicoes_-_3a_reuniao_-11.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/601/proposicoes_-_3a_reuniao_-11.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a criação do programa “Obesidade: Tem que ser tratada, não tolerada”, com ações voltadas para a prevenção e o tratamento da obesidade no município.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/602/proposicoes_-_3a_reuniao_-10.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/602/proposicoes_-_3a_reuniao_-10.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que tendo em vista a necessidade de fortalecer a proteção e o bem-estar animal em nosso município, que viabilize três ações fundamentais: 1. Combate ao abandono e maus-tratos e Intensificação de campanhas educativas e fortalecimento de canais de denúncia em parceria com entidades de proteção animal. 2. Castração de cães e gatos e ampliação do programa de castração gratuita com o uso do castra móvel, priorizando áreas vulneráveis e de grande incidência de animais de rua. 3. Fiscalização de animais de grande porte em vias públicas e Reforço na fiscalização para evitar riscos à população, com notificação dos responsáveis e aplicação de multas em casos recorrentes</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/603/proposicoes_-_3a_reuniao_-9.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/603/proposicoes_-_3a_reuniao_-9.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal solicitando a construção do Mercado Municipal, no Distrito de Caçarema.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/604/proposicoes_-_3a_reuniao_-8.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/604/proposicoes_-_3a_reuniao_-8.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que providencie a reforma da Praça Nossa Senhora da Conceição, no Distrito de Caçarema.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/605/proposicoes_-_3a_reuniao_-7.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/605/proposicoes_-_3a_reuniao_-7.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que providencie o serviço de extensão de rede elétrica e água, no Distrito de Caçarema, das seguintes ruas: Rua Vaquetal ; Rua F; Rua Belo Horizonte; Rua José Ferreira de Brito e Rua Alexandre Souto.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/606/proposicoes_-_3a_reuniao_-6.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/606/proposicoes_-_3a_reuniao_-6.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal para que estabeleça uma programação para a coleta de lixo doméstico na cidade e zona rural e que seja amplamente publicada em todos os canais de informações da Prefeitura Municipal e órgãos parceiros, bem como esforços para o cumprimento fiel da mesma.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/609/proposicoes_-_3a_reuniao_-5.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/609/proposicoes_-_3a_reuniao_-5.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal, junto às secretarias competentes, solicitando a criação e implantação do programa “Troca Solidária” no município de Capitão Enéas-MG.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/610/proposicoes_-_3a_reuniao_-4.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/610/proposicoes_-_3a_reuniao_-4.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal, solicitando que seja elaborado e implantado medidas administrativa e ações ambientais para gerenciamento dos resíduos classe I - Perigosos, gerados em nosso município, resíduos estes classificados e caracterizados conforme a NBR 10004/04.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/611/ind_-_39-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/611/ind_-_39-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que viabilize a pavimentação asfálticas nas seguintes vias públicas: Rua José Farias – Bairro Sapé; Rua Célia Helena - Bairro Sapé; e Rua S2 – Bairro Morada do Sol.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/612/ind_-_40-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/612/ind_-_40-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal, para que interceda junto a Secretária de Educação e a Secretária de Administração no sentido de designação e criação dos Cargos de Psicólogos e Assistentes Sociais para atuarem nas escolas municipais como preconiza a Lei Federal Nº: 13.935/2019.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Hugo Lopes, Juliana do Salão</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/607/ind-41-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/607/ind-41-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que seja disponibilizado atendimento veterinário, bem como a disponibilização de remédios, insumos, exames, pequenas cirurgias e internações. Solicita ainda que feito a adequação e que seja colocado em funcionamento o equipamento Castramóvel conforme as normas obrigatórias bem como a confecção de um programa de atendimento que atenda a todo o Município.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/608/ind_-_42-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/608/ind_-_42-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que seja criado e desenvolvida através da Secretaria Municipal de Esporte, Cultura e Agricultura uma categoria municipal para a participação gratuita de esportistas locais durante a programação da 8ª Vaquejada Nacional de Capitão Enéas/MG, bem como a promoção de um show gospel na programação dos dias festivos de comemoração aos 65 anos de emancipação da cidade.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/619/proposicoes_5a_reuniao_ordinaria-4-6.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/619/proposicoes_5a_reuniao_ordinaria-4-6.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a reabertura do Viveiro Municipal, bem como a adesão e desenvolvimento de programas de Reflorestamento Urbano na sede do município e nas comunidades rurais, envolvendo catalogação, alteração de espécies existentes, plantio de novas árvores, substituição e podas educativas, além de outras ações</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/620/proposicoes_5a_reuniao_ordinaria-3.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/620/proposicoes_5a_reuniao_ordinaria-3.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a viabilização junto ao órgão competente a extensão de rede Elétrica nas vias: - Rua Vida Nova; - Rua Século XXI (extensão das Casas populares do bairro Central); - Av. Alencastro Guimarães (extensão da Av. Alfeu Batista Murça a Av. Rotary); - Av. João Francisco dos Santos; - Av. Geraldo Francisco dos Santos; - Av. Valeriano Martins; - Rua Quarenta e Dois (expansão do bairro Morada do Sol); - Av. Odília Matos; - Av. José Geraldo de Almeida (extensão do bairro Zona Sul); - Comunidade Rural de Poço Doce (extensão para moradores e sede desta associação).</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/624/ind-046-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/624/ind-046-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que viabilize a retomada do atendimento de médicos especialistas (cardiologista, neurologista, psiquiatra, nefrologista, otorrino, nutrição, pediatra, ginecologista, anestesista, ortopedista) para atender as necessidades da população de nosso Município.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/625/ind-047-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/625/ind-047-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que providencie a revitalização da Lagoa Bom Sucesso, localizada no Distrito de Caçarema.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/626/ind-048-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/626/ind-048-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal solicitando a reestruturação do Conselho Municipal de Saúde.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/627/ind-049-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/627/ind-049-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal solicitando a Criação do CDI – Centro Dia para Idosos.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/628/ind-050-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/628/ind-050-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo pedido para que seja implementado o Projeto “Mulheres Protagonistas de Capitão Enéas”, para o fortalecimento do empreendedorismo feminino, com foco em capacitação, networking e acesso a oportunidades para mulheres que desejam iniciar e/ou estruturar seus negócios nos setores de artesanato, comércio, serviços e culinária.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Alex Chicletinho</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/629/ind-051-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/629/ind-051-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que providencie a pavimentação asfáltica da Rua Triângulo, no Bairro Central e Av. Valeriano Martins, no Bairro Morada do Sol.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/634/proposioaes_7_reuniuo-piginas-1.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/634/proposioaes_7_reuniuo-piginas-1.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal solicitando a instalação de placas de sinalização vertical e horizontal que delimitem áreas de estacionamento privativo para o transporte escolar em frente às unidades escolares deste município.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/635/proposioaes_7_reuniuo-piginas-2.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/635/proposioaes_7_reuniuo-piginas-2.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que providencie a retomada das obras de construção da Unidade Básica de Saúde, no Bairro Morada do Sol e requer-se a continuidade das obras de reforma da praça situada na esquina da Av. Majora Severino Nário com a Avenida Bocaiúva, popularmente conhecida como Praça do Jegue.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/636/proposioaes_7_reuniuo-piginas-3.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/636/proposioaes_7_reuniuo-piginas-3.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que providencie a contratação de mais equipamentos, tais como, caçamba, pá carregadeira, caminhão e mão de obra, para a realização da limpeza no município.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/637/proposioaes_7_reuniuo-piginas-4.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/637/proposioaes_7_reuniuo-piginas-4.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que regularize, o mais urgente possível, a coleta de lixo e intensificação da limpeza das vias públicas.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/638/proposioaes_7_reuniuo-piginas-5.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/638/proposioaes_7_reuniuo-piginas-5.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que providencie a revitalização da Praça Rotary, no Bairro Manoel Vaqueiro.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/639/proposioaes_7_reuniuo-piginas-6.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/639/proposioaes_7_reuniuo-piginas-6.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal solicitando a revisão e modificação do projeto da Pista de Skate nomeada "Lindorifo Bento da Silva - Neném Pompeano", hoje localizada na avenida Pedro Mineiro a ser reedificada em outro espaço público municipal.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/640/proposioaes_7_reuniuo-piginas-7.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/640/proposioaes_7_reuniuo-piginas-7.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que providencie a desobstrução da avenida Antônio Miguel, que dá acesso a rua Professor José Monteiro da Fonseca no bairro Central.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/641/proposioaes_7_reuniuo-piginas-8.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/641/proposioaes_7_reuniuo-piginas-8.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal solicitando a reforma, encascalhamento e roçada das estradas rurais de Nova AR, Malhada do Meio, Malhada Real, Baixada e Orion.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/660/ind_60-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/660/ind_60-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que providencie melhorias de infraestrutura e pavimentação nas vias do Bairro Zona Sul.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/661/ind_61-20251.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/661/ind_61-20251.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que providencie a construção de ba-nheiros nos cemitérios municipais (sede e zona rural), visando atender às necessidades dos funcionários que prestam serviços nesses locais, proporcionando-lhes melhores condições de trabalho, conforto e dignidade.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/665/ind_62-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/665/ind_62-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal solicitando a criação do Programa Municipal de Apoio e Proteção Integral às Mulheres Vítimas de Violência.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/662/ind_63-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/662/ind_63-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal solicitando a revitalização e reabertura da Biblioteca Pública Municipal Nadir Landulfo Teixeira, adequando-a ao sistema híbrido, com funcionamento diário, das 08h às 22h.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/671/ind_64-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/671/ind_64-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que providencie a pavimentação asfáltica nas seguintes vias do Distrito de Caçarema, a saber:_x000D_
 - Rua Antônio Brito;_x000D_
 - Rua Antônio Ferreira de Brito;_x000D_
 - Rua Principal;_x000D_
 - Estrada do Distrito de Caçarema a BR 122.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/673/ind_65-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/673/ind_65-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que dê continuidade do asfalto/bloquete nas seguintes vias públicas:_x000D_
 - Avenida Pio Mineiro;_x000D_
 - Avenida Bocaiúva;_x000D_
 - Avenida Valeriano Martins de Souza;_x000D_
 - Avenida João Francisco dos Santos;_x000D_
 - Avenida Geraldo Francisco dos Santos;_x000D_
 - Avenida Antônio Miguel;_x000D_
 - Final da Avenida Burarama, no Bairro Morada do Sol;_x000D_
 - Rua 44, no Bairro Morada do Sol.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/666/ind_66-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/666/ind_66-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal para que interceda junto à Prefeita de Francisco Sá, a Sra. Aline Noronha Bicalho, solicitando providências quanto à manutenção da estrada BR-122, que dá acesso à Comunidade de Baixa Verde – Peri-Peri/Baixa da Onça. Res-saltamos que, apesar de a comunidade pertencer ao Município de Francisco Sá, muitos estu-dantes da região se deslocam diariamente para Capitão Enéas, tornando essencial a conser-vação da via para garantir segurança e qualidade no transporte.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/675/ind_67-20251.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/675/ind_67-20251.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal solicitando a instalação de iluminação pública e reforma na Igreja no Cemitério do Orion, visando melhorar a segurança, acessibilidade e preservação do espaço. A ausência de iluminação compromete o bemestar dos visitantes e a realização de serviços essenciais.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/676/ind_68-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/676/ind_68-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal para que empreenda esforços para criar o CONSELHO MUNICIPAL DOS DIREITOS DA MULHER ENEAPOLITANA -CMDME.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/674/ind_69-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/674/ind_69-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que providencie manutenção viária (recapeamento ou operação tapa buracos) das seguintes avenidas: _x000D_
 - Av. Burarama;_x000D_
 - Av. Pedro Mineiro;_x000D_
 - Av. Pio Mineiro;_x000D_
 - Av. Professor José Monteiro da Fonseca;_x000D_
 - Av. Eugênio lima</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/672/ind_70-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/672/ind_70-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que viabilize a instalação de um ponto de energia na guarita da Associação dos Motoristas Autônomos do Transporte Alternativo de Cargas e Passageiros do Município de Capitão Enéas. Além disso, solicita também a instalação de uma placa de estacionamento e a demarcação no piso.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/677/ind_71-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/677/ind_71-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal solicitando a Reforma da Sede do SAMU (Serviço de Atendimento Móvel de Urgência), localizado na Av. Burarama, 667-A, Centro, Capitão Enéas - MG, ou disponibilização de espaço físico estruturado, que atenda às necessidades e ofereça as condições mínimas aos profissionais.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/682/ind_72-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/682/ind_72-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que providencie a instalação de redutores de velocidade, tipo quebra-molas nas seguintes Ruas:_x000D_
 - Rua Serafim;_x000D_
 - Rua Luiz Pinheiro, próximo ao Bar Zé de Bela;_x000D_
 - Rua 15, próximo a Manoel Coco;_x000D_
 - Rua Rio Verde.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/683/ind_73-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/683/ind_73-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal solicitando a construção da Praça do Bairro Central (próximo das casas populares e da antiga Cawan), em Área de Uso Institucional, localizada no cruzamento da Rua Dezenove com Rua Vida Nova.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/684/ind_74-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/684/ind_74-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal solicitando a fiscalização e acompanhamento ambiental para identificação, catalogação, registro e preservação da nascente existente no bairro Morada do Sol, próximo à estação de tratamento da Copasa.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/685/ind_75-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/685/ind_75-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que viabilize a reforma dos canteiros centrais, localizados na Avenida Padre Silvestre, no Distrito de Santana da Serra.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/686/ind_76-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/686/ind_76-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que providencie a reforma e revitalização da Praça da Igreja Nossa Senhora Santana, no Distrito de Santana da Serra.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/687/ind_77-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/687/ind_77-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que providencie a instalação de um ponto de apoio do CRAS – Centro de Referência da Assistência Social, no Distrito de Caçarema.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/688/ind_78-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/688/ind_78-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie a Secretaria Municipal de Meio Ambiente que seja realizado um estudo técnico para identificação e avaliação das árvores que possam estar comprometendo a segurança das vias públicas e residências em nosso Município.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/689/ind_79-2025_1.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/689/ind_79-2025_1.pdf</t>
   </si>
   <si>
     <t>Que se oficie a Secretaria Municipal de Meio Ambiente, juntamente com a Secretaria Municipal de Educação, que seja desenvolvido um trabalho voltado ao meio ambiente, com foco no plantio de árvores nativas às margens das lagoas, barragens, córregos e nascentes de rios, em nosso município, em alusão ao Dia Mundial do Meio Ambiente.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Hugo Lopes, Vando Peres</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/692/ind_80-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/692/ind_80-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal solicitando a construção da Praça do Bairro Residencial Burarama, com projeto arquitetônico que contemple espaços para lazer, práticas esportivas e preservação do meio ambiente.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Jorginho, Ney da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/693/ind_81-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/693/ind_81-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que viabilize a elaboração e encaminhamento a esta Casa Legislativa do Projeto de Lei para a criação do Plano Diretor do município de Capitão Enéas</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/694/ind_82-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/694/ind_82-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal solicitando a criação do Conselho Municipal de Direitos da Pessoa Idosa – CMDPI.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/696/ind_83-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/696/ind_83-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que tome as providências necessárias para a manutenção da iluminação pública na Praça Cesáreo Rocha – Praça do Sapé, incluindo a substituição dos refletores na quadra da mencionada praça.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/697/ind_84-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/697/ind_84-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que providencie a instalação de uma base comunitária móvel da Polícia Militar e da Guarda Municipal no trevo que dá acesso aos bairros Sapé e Santo Antônio; e saída para os Municípios de Montes Claros e São João da Ponte.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/698/ind_85-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/698/ind_85-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal solicitando o retorno do concurso cultural "Comidas de Boteco", evento que tanto contribuiu para o fortalecimento da identidade gastronômica e cultural de nosso município.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/699/ind_86-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/699/ind_86-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal solicitando a instalação de redutores de velocidade (tipo quebra-molas) na Avenida Adão Dácio Souto, especificamente nas proximidades da Distribuidora de Corujinha e Escola Municipal Jacinto Silveira Neto.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/700/ind_87-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/700/ind_87-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Secretário Municipal de Saúde que faça reuniões informativas nas comunidades rurais a fim de esclarecer sobre os serviços de saúde oferecidos aos munícipes destas localidades (consultas, exames e cirurgias).</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/701/ind_88-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/701/ind_88-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Prefeito Municipal solicitando a inclusão dos campeonatos rurais - nas categorias infantil, amador e veterano - no Calendário Esportivo Municipal, visando o fortalecimento da prática esportiva no meio rural e a valorização das iniciativas esportivas que incentivam a participação ampla dos munícipes, contribuindo para a dinâmica social e o desenvolvimento regional.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/702/ind_89-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/702/ind_89-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal solicitando a disponibilização de aparelhos celulares para os veículos utilizados no atendimento à saúde, com o intuito de viabilizar a comunicação imediata e segura com os condutores. Outrossim, requer-se que tal equipamento também seja disponibilizado a todas as Unidades Básicas de Saúde (UBSs).</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Toninho Macedo</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/703/ind_90-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/703/ind_90-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal solicitando a pavimentação das seguintes vias públicas no Distrito de Santana da Serra:_x000D_
 •	Rua Jacinto Landulfo Teixeira,_x000D_
 •	Rua rio verde._x000D_
 Solicita também a construção de uma rotatória na entrada do referido Distrito.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/704/ind_91-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/704/ind_91-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal solicitando a construção da Pista Municipal de Team Penning no Parque de Exposição.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/705/ind_92-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/705/ind_92-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal solicitando que seja implantado o projeto “MÃES QUE CURAM”, com foco no acolhimento, escuta, suporte e encaminhamentos às mães atípicas, mães não atípicas e mulheres que vivenciam o cuidado com filhos e familiares acometidos por doenças graves ou que exigem atenção especial, incluindo o câncer, deficiências físicas ou mentais, entre outras condições desafiadoras.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/650/ind_93-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/650/ind_93-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Departamento de Estradas de Rodagem de Minas Gerais - DER-MG, solicitando a instalação de Dispositivos de Segurança Lateral: Guarda-rodas, Guarda-corpos e ou Barreiras, no KM 3, da Rodovia AMG-3205 (ACESSO A RODOVIA MG-122).</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/652/ind_95-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/652/ind_95-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que viabilize junto a Secretaria competente a instalação de lâmpadas de LED em toda a extensão da Avenida Pedro Mineiro, bem como a revitalização dos canteiros centrais da referida via.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/653/ind_96-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/653/ind_96-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal solicitando a manutenção da estrada vicinal conhecida como “Terra do Feijão”, localizada na zona rural deste município.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/654/ind_97-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/654/ind_97-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal solicitando que conclua o salão de velório no Distrito de Caçarema, proveniente das Emendas Impositivas do Ex-Vereador Lício Renan Souto.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/726/ind_98-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/726/ind_98-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que seja cumprida integralmente a Emenda Impositiva de minha autoria – Emenda nº 6.044, prevista no Orçamento de 2025. A presente solicitação refere-se à execução do projeto de extensão de rede elétrica na Rua O, localizada no Bairro Manoel Vaqueiro.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Dudu do Táxi, Jorginho, Ney da Câmara, Toninho Macedo</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/727/ind_99-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/727/ind_99-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que seja dada continuidade na reforma da estrada que dá acesso ao Distrito de Santana da Serra, neste município. Informo que o atual estado da via tem gerado sérios transtornos à comunidade local, especialmente aos produtores rurais que dependem desse trajeto para o escoamento de leite e outros produtos._x000D_
 Além disso, atendendo à solicitação dos produtores locais, requeremos também que seja realizada a construção do trecho da estrada que liga o Jaú ao Barreiro de Dentro, o qual garante acesso direto às propriedades dos senhores Luiz Carlos, Genilson, Denir e Edvaldo.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/728/ind_100-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/728/ind_100-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal solicitando providências referente à necessidade urgente de reforma e melhorias na estrada situada aos fundos da Rima Industrial, a qual dá acesso à Comunidade de São Domingos. A presente demanda foi encaminhada pelo cidadão Adilson.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/706/ind_101-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/706/ind_101-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal solicitando a extensão da rede elétrica na Rua 02, situada no Bairro Central (fundo da Cavan).</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/707/ind_102-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/707/ind_102-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que providencie a instalação de placas de sinalização do tipo PARE nos cruzamentos das vias que estão sendo pavimentadas, tanto no centro quanto nos bairros do município.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/708/ind_103-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/708/ind_103-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal solicitando à viabilidade técnica, orçamentária e de planejamento para a construção de uma ponte sobre o Rio Quem-Quem, divisa entre os municípios de Capitão Enéas e Janaúba.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/729/ind_104-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/729/ind_104-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo solicitando o asfaltamento da Rua Valdomiro Dias Pena, bem como todas as vias de acesso a nova Creche construída no Povoado de Orion.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/730/ind_105-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/730/ind_105-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal sugerindo o envio a esta Casa Legislativa do Projeto de Lei para que seja instituído o “Programa Dinheiro Direto na Escola Municipal – PDDEM”.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/731/ind_106-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/731/ind_106-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie a Secretaria Municipal de Saúde, em parceria com a Secretaria Municipal de Educação, a criação e execução do Projeto 'Olhar do Futuro', com o objetivo de promover a saúde visual dos estudantes da rede pública municipal de ensino de Capitão Enéas/MG.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/732/ind_107-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/732/ind_107-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal solicitando providências quanto à manutenção da estrada vicinal que dá acesso ao Povoado do Peri-Peri, no trecho compreendido entre a região da Serrinha até a ponte de madeira. A manutenção solicitada inclui serviços e pratolamento, encascalhamento e roçada nas margens da via.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/733/ind_108-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/733/ind_108-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal solicitando a realização de serviços de limpeza na Praça do Triângulo, localizada no Bairro Central.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/737/ind_109-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/737/ind_109-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que sejam adotadas as providências necessárias para o cumprimento da Lei Municipal 1037/2023, que autoriza a concessão de auxílio financeiro aos estudantes do município, conforme aprovado por esta Casa Legislativa.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/738/ind_110-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/738/ind_110-2025.pdf</t>
   </si>
   <si>
     <t>ue se oficie ao Executivo Municipal solicitando o recapeamento asfáltico nas avenidas Presidente Castelo Branco (entre a avenida Pedro Mineiro e a avenida Nossa Senhora da Guia) e Maria Aparecida (em pontos específicos, entre a avenida Pio Mineiro e a avenida Burarama).</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/711/ind_111-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/711/ind_111-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal solicitando que seja elaborado e implantado um Projeto de Arborização no entorno e áreas disponíveis dos campos de futebol da sede e zona rural.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/712/ind_112-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/712/ind_112-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal solicitando que providencie a disponibilização de um servidor público municipal atuar exclusivamente na gestão do sistema de abastecimento de água da Comunidade do Serrote.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/713/ind_113-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/713/ind_113-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que seja dado cumprimento à Indicação nº 10/2025, datada de 07 de janeiro de 2025, que trata da manutenção da Estrada do Poção, neste município. Na oportunidade, considerando as condições atuais da via e visando garantir a segurança e a trafegabilidade dos moradores e usuários, solicito também que seja realizado o serviço de roçada ao longo da referida estrada.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/714/ind_114-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/714/ind_114-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal solicitando providências quanto ao recapeamento asfáltico no entorno da Praça Augusto da Rocha, situada no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/715/ind_115-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/715/ind_115-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie a Secretária Municipal de Educação, Sra. Werônica Maria Brito, que considerando a necessidade de planejamento estratégico para o funcionamento das novas unidades de ensino previstas para o município, solicitamos que seja realizado, ao final do ano de 2025, o levantamento detalhado do número de alunos e o respectivo cadastro escolar.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/716/ind_116-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/716/ind_116-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo sugerindo que seja elaborado e enviado a esta Casa Legislativa o Projeto de Lei para que seja instituído o “Programa Minha Feira” no município de Capitão Enéas.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/749/ind_117-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/749/ind_117-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal solicitando a construção de quadras de beach tênis no Município, com o objetivo de fomentar a prática esportiva que promove benefícios à saúde física, mental e emocional, além de incentivar a socialização entre os cidadãos. A iniciativa poderá ser desenvolvida em parceria com as secretarias municipais de Educação, Saúde e Lazer, integradas a ações intersetoriais voltadas ao bem-estar da população.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/740/ind_118-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/740/ind_118-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal que sejam adotadas as providências necessárias para a manutenção da ponte que dá acesso à comunidade Barra do Córrego.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/741/ind_119-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/741/ind_119-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie a Companhia de Saneamento de Minas Gerais – COPASA, solicitando o cumprimento do compromisso assumido na Audiência Pública realizada em 03 de junho de 2025 nesta Casa Legislativa, referente à apresentação e execução de projeto voltado à melhoria da qualidade da água e dos serviços de saneamento básico em nosso Município.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/742/ind_120-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/742/ind_120-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal solicitando a criação do “Programa Saúde na Praça”, que visa promover as práticas esportivas e fisioterapêuticas nas Praças e Canteiros do município de Capitão Enéas.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/743/ind_121-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/743/ind_121-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal sugerindo que seja realizado pela Secretaria de Desenvolvimento e Assistência Social, com a participação da Ouvidoria da Câmara, um evento que visa celebrar avanços e discutir desafios acerca da efetivação dos Direitos da Pessoa Idosa no município de Capitão Enéas.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Dudu do Táxi, Ney da Câmara, Toninho Macedo</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/744/ind_122-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/744/ind_122-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal solicitando que seja adquirido 03 desfibriladores destinados ao atendimento emergencial nos seguintes locais: Caçarema, Santana da Serra, Povoado de Orion.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/745/ind_123-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/745/ind_123-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal, solicitando a construção de pequenas barragens em pontos estratégicos da zona rural, com o objetivo de captar e armazenar água durante o período de chuvas.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal solicitando a realização de serviços de manutenção no Cemitério da Saudade, no Bairro Sapé, visando o acolhimento adequado das pessoas que irão prestar suas homenagens aos seus entes queridos falecidos durante o feriado do Dia de Finados, em 2 de novembro.  Que seja feita uma verificação e consertos na rede elétrica para corrigir possíveis falhas e garantir uma iluminação adequada e uma limpeza geral, incluindo a remoção de lixo e entulhos.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/751/ind_127-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/751/ind_127-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal solicitando a criação de um Centro ou Sala de Atendimento Oncológico no Município de Capitão Enéas-MG, com estrutura adequada para acolhimento, orientação e acompanhamento de pacientes em tratamento contra o câncer.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/752/ind__128-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/752/ind__128-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal, para que, em consonância à Indicação 606/2025 da Câmara Municipal de Montes Claros, sendo de autoria do vereador Rodrigo Cadeirante, para que possa ser realizada a necessária parceria com a Prefeitura Municipal de Montes Claros para realização de estudos técnicos e viabilidade orçamentária para a construção da Estrada da Produção.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/759/ind_130-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/759/ind_130-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal solicitando que seja realizado com urgência uma operação tapa-buracos na Rua 15, esquina com a Praça José Esteves Rodrigues, no bairro Sapé, nas proximidades do Bar do Lino.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/754/ind_131-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/754/ind_131-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal solicitando a desobstrução e urbanização infraestrutural do logradouro denominado “Dezenove”, no bairro central, assegurando aos moradores: acessibilidade, organização arquitetônica e garantia dos direitos de ressarcimento aos possíveis desapropriados.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/755/ind_132-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/755/ind_132-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Governador do Estado de Minas Gerais solicitando a construção do Prédio para comportar a Escola Estadual Norte Mineira.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/784/ind_134-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/784/ind_134-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal para que seja elaborado e publicado regulamento específico para os condutores de ambulância, estabelecendo critérios de formação, habilitação, capacitação contínua e condições de trabalho, visando garantir maior segurança aos pacientes transportados e aos próprios profissionais.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/761/ind_135-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/761/ind_135-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal solicitando que seja enviado a esta Casa Legislativa o Projeto de Lei Orçamentária Anual (LOA) referente ao exercício de 2026, em conformidade com os prazos e normas estabelecidos pela Constituição Federal, pela Lei Orgânica Municipal e pelo Regimento Interno desta Câmara.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/760/ind_136-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/760/ind_136-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal solicitando que sejam adotadas as seguintes providências: Refazer a jardinagem da Praça Cesário Rocha; Praça do Sapé e Promover melhorias na iluminação pública da referida praça, visando maior segurança e bem-estar da população.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/776/ind_137-20251.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/776/ind_137-20251.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal solicitando a inserção de projeto de drenagem e escoamento pluvial nos planos de trabalhos de 2026 para as ruas do bairro Central, mais especificamente os seguintes logradouros: Av. Dona Ana Maria, Av. Etelvino Fróes, Rua Dois, Rua Quatro, e ademais.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/777/ind_138-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/777/ind_138-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal solicitando que no período das férias escolares sejam realizados oficinas e momentos de lazer aos alunos matriculados nos estabelecimentos escolares do município, em parceria das Secretarias de Educação, Esporte e Desenvolvimento Social, visando a garantia da segurança alimentar e nutricional e a integração social das crianças em nosso município.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/778/ind_139-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/778/ind_139-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal propondo a criação de um espaço ambiental que abranja os bairros Bela Vista, Zona Sul, Morada do Sol e Sapé, visando a preservação ambiental e a não degradação do solo, nascentes e afluentes de rios, através dos descartes irregulares de lixos, entulho e contaminantes.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/783/ind_140-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/783/ind_140-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal que avalie a criação da Brigada Municipal de Emergência, composta por servidores capacitados para atuação imediata em situações de risco, tais como princípios de incêndio, alagamentos, desabamentos, deslizamentos, acidentes com vítimas e outras ocorrências emergenciais que exijam resposta rápida.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/779/ind_141-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/779/ind_141-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal solicitando a criação do Centro Musical para a Juventude, visando oportunizar a participação dos jovens e adolescentes na formação e funcionamento da Banda, Orquestra e Coral Municipal.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/780/ind_142-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/780/ind_142-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal solicitando que seja disponibilizado o Defensor Público no âmbito do município de Capitão Enéas, junto a Defensoria Pública do Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/781/ind_143-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/781/ind_143-2025.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Executivo Municipal a proposta de criação do Projeto Geração Sustentável que visa a geração de empregos especialmente para mulheres através do trabalho de cooperativismo, produzindo vassouras e outros instrumentos, reutilizando materiais recicláveis outrora recolhidos pelas associações de catadores municipais.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/594/proposicoes_-_3a_reuniao_-2.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/594/proposicoes_-_3a_reuniao_-2.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares do Sr. Humberto Souto.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/618/proposicoes_4a_reuniao-6-7.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/618/proposicoes_4a_reuniao-6-7.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio a Comunidade Canção Nova em razão da ação ajuizada pelo Ministério Público em face a fundação Joao Paulo II.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/642/proposioaes_7_reuniuo-piginas-9.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/642/proposioaes_7_reuniuo-piginas-9.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Igreja Assembleia de Deus Madureira.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>Moção de Aplausos a Polícia Militar de Capitão Enéas, pela rápida ação e eficiência no caso envolvendo a Senhora Juliana Rocha.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/667/mocao_de_aplausos.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/667/mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Cabo André Luiz Rocha da Silva – Cabo Rocha.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/695/mocao_07-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/695/mocao_07-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 07/2025  ao Sr. Abílio Pereira da Silva,</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/655/moc_08-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/655/moc_08-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Serviço de Assistência Jurídica Itinerante do Curso de Direito da UNIMONTES -SAJ em razão da participação na 1ª Ação Cidadão promovida pela Ouvidoria da Câmara Municipal e Secretaria Municipal de Desenvolvimento e Ação Social na Praça do Bairro Sapé.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/656/moc_09-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/656/moc_09-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Secretária Municipal de Desenvolvimento e Ação Social, pela participação na 1ª Ação Cidadão promovida em parceria com a Ouvidoria da Câmara Municipal e o Serviço de Assistência Jurídica Itinerante da Unimontes na Praça do Bairro Sapé.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/739/mocao_10-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/739/mocao_10-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Projeto de Lei nº 2628/22, que dispõe sobre a proteção de crianças e adolescentes em ambiente digitais.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/746/mocao_impressao.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/746/mocao_impressao.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 11/2025 – aos familiares da Sra. Marilene Gonçalves dos Santos.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/756/mocao_14-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/756/mocao_14-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Rotary Club Capitão Enéas, que, ao longo dos 55 anos de fundação presta relevantes serviços à comunidade eneapolitana, ao estado de Minas Gerais, ao Brasil e à toda comunidade ao redor do mundo.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/785/mocao_15-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/785/mocao_15-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Vereador Rodrigo Cadeirante - UNIÃO de Montes Claros/MG.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>Hugo Lopes, Ney da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/782/mocao_de_pesar_no_16-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/782/mocao_de_pesar_no_16-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares da Senhora Maria José Mendes - Dona Zezé.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/590/pl-01-20252.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/590/pl-01-20252.pdf</t>
   </si>
   <si>
     <t>Reconhecimento de Utilidade Pública da Associação de Mães e Amigos dos Autistas de Capitão Enéas - MG.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>Hugo Lopes, Toninho Macedo</t>
   </si>
   <si>
     <t>Dispõe sobre a proteção e recolhimento dos animais soltos nas ruas do município e dá outras providências.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>Reinaldo Landulfo Teixeira</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/595/pl_no_03-2025_-_frente_de_servico.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/595/pl_no_03-2025_-_frente_de_servico.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 963 de 03 de fevereiro de 2021, que autoriza o Poder Executivo Municipal a criar Programa Emergencial de Frentes Produtivas e Apoio na Geração de Trabalho e Renda no Município de Capitão Enéas e dá outras providências</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>Toninho Macedo, Tássio Dutra</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/613/projeto_de_lei_complementar_no_04-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/613/projeto_de_lei_complementar_no_04-2025.pdf</t>
   </si>
   <si>
     <t>Cria a Procuradoria-Geral Legislativa Da Câmara Municipal De Capitão Enéas/MG. Dispõe Sobre a sua Estrutura e dá outras providências.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/614/pl_05-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/614/pl_05-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração à Lei Municipal nº 929 de 26 de dezembro de 2018 "que estabelece o Calendário Oficial de Eventos do Município de Capitão Enéas e dá outras providências".</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/644/pl_06-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/644/pl_06-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Circuito Municipal de Team Penning no Município de Capitão Enéas-MG e dá outras providências.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/645/pl_07-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/645/pl_07-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes gerais para a elaboração e execução da Lei Orçamentária para o exercício financeiro de 2026 e dá outras providências</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>Hugo Lopes, Tássio Dutra</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/669/pl_08-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/669/pl_08-2025.pdf</t>
   </si>
   <si>
     <t>Institui a “Semana Municipal da Cultura Evangélica” e o “Dia do Evangélico no âmbito do Município de Capitão Enéas-MG”.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/670/pl_09-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/670/pl_09-2025.pdf</t>
   </si>
   <si>
     <t>Altera o § 1º do art. 7º da Lei Municipal nº 1.069, de 31 de dezembro de 2024, que “estabelece os componentes municipais do sistema nacional de segurança alimentar e nutricional – SISAN, criado pela Lei Federal nº 11.346, de 15 de setembro de 2006”, para modificar a composição do Conselho Municipal de Segurança Alimentar e Nutricional, e dá outras providências.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/680/pl_10-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/680/pl_10-2025.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito das Escolas da Rede Municipal de Ensino de Capitão Enéas, a Comemoração do Dia das Mães e do Dia dos Pais com Eventos Específicos, e dá outras providências.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/681/pl_11-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/681/pl_11-2025.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Combate ao Abuso e à Exploração Sexual de Crianças e Adolescentes no Município de Capitão Enéas, e dá outras providências.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/658/pl_12-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/658/pl_12-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Dia do Católico no Município de Capitão Enéas/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/710/pl_14-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/710/pl_14-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Revisão Anual dos Vencimentos dos Servidores Públicos Ativos e Inativos da Câmara Municipal e Contém outras Providências.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/659/pl_15-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/659/pl_15-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobrer a implementação e manutenção de faixas elevadas, faixas de pedestres, placas de sinalização e rampas de acessibilidade para travessia de pedestres em frente aos estabelecimentos de ensino e demais prédios públicos do município de capitão enéas,  e dá outras providências</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/736/pl_no_16-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/736/pl_no_16-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa “Cidadania e Direito na Escola”, determinando a inserção dos temas de cidadania e noções básicas de direito na matriz curricular do ensino fundamental do município de Capitão Enéas, e dá outras providências.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/717/pl_18-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/717/pl_18-2025.pdf</t>
   </si>
   <si>
     <t>Institui e inclui o dia florescer da autoestima da mulher eneapolitana no calendário oficial de eventos e no calendário escolar das instituições de ensino públicas e privadas  do município de Capitão Enéas e dá outras providências.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/721/pl_19-2025_-_magisterio.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/721/pl_19-2025_-_magisterio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Fixação do Piso Salarial Profissional Nacional para os Profissionais do Magistério Público da Educação Básica no Âmbito do Município de Capitão Enéas/MG, em conformidade com a Legislação Federal.</t>
   </si>
   <si>
-    <t>722</t>
-[...2 lines deleted...]
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/722/pl_20-2025_-_reestruturacao_saude.pdf</t>
+    <t>723</t>
+  </si>
+  <si>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/723/pl_21-2025_-_reestruturacao_-_assistencia_social.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Reestruturação e Fixação dos Vencimentos dos Cargos que especifica e dá outras providências.</t>
   </si>
   <si>
-    <t>723</t>
-[...4 lines deleted...]
-  <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/724/pl_22-2025_-_programa_frentes_produtivas.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/724/pl_22-2025_-_programa_frentes_produtivas.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "Frentes produtivas", que Dispõe Sobre Ações de Qualificação Profissional, Incentivo à Educação e Apoio à Geração de Trabalho e Renda para Cidadãos em Situação de Vulnerabilidade Socioeconômica no Município de Capitão Enéas, e dá outras providências.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/725/pl_23-2025_-_reestruturacao_-_auxiliar_de_servicos_gerais.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/725/pl_23-2025_-_reestruturacao_-_auxiliar_de_servicos_gerais.pdf</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/753/pl_no_24-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/753/pl_no_24-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação do “Projeto Avenidas de Nossa História”, que determina a obrigatoriedade de descrição nas placas dos logradouros oficiais do Município de Capitão Enéas, contendo ementa informativa sobre sua denominação, e dá outras providências.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/804/pl_25-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/804/pl_25-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação de multas e outras sanções para o descarte irregular de entulhos e lixo em áreas públicas ou particulares no Município de Capitão Enéas.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/805/pl_26-2026.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/805/pl_26-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o direito à licença-paternidade dos servidores públicos do Município de Capitão Enéas e estabelece direitos correlatos à parentalidade, e dá outras providências.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/806/pl_27-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/806/pl_27-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento dos Centros Municipais de Educação Infantil (CEMEI), Escolas Municipais e Estaduais integrantes da Rede Pública Municipal de Ensino de Capitão Enéas e dá outras providências.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/807/pl_28-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/807/pl_28-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a alterar o percentual para suplementação das dotações do Orçamento para o Exercício de 2025.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/808/pl_29-2025_-_enviado_para_comissao.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/808/pl_29-2025_-_enviado_para_comissao.pdf</t>
   </si>
   <si>
     <t>Fica denominado "CEMEI MARIA JOSÉ MENDES - Dona Zezé" o CEMEI construído no bairro Morada do Sol.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/591/requerimento-_-_audiencia_publica.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/591/requerimento-_-_audiencia_publica.pdf</t>
   </si>
   <si>
     <t>Realização de Audiência Pública para tratarmos sobre "trânsito, posturas municipais e mobilidade urbana".</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/616/proposicoes_-_3a_reuniao_-paginas-3.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/616/proposicoes_-_3a_reuniao_-paginas-3.pdf</t>
   </si>
   <si>
     <t>Realização de Audiência Pública com a Companhia de Saneamento de Minas Gerais – Copasa, Audiência Pública para debater a prestação de serviços da Companhia de Saneamento de Minas Gerais (Copasa). “Abastecimento de água, coleta e tratamento do esgoto e melhor eficiência na execução das manutenções evitando impactos no trânsito e nas vias públicas.”</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>Juliana do Salão, Toninho Macedo</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/621/proposicoes_5a_reuniao_ordinaria-2.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/621/proposicoes_5a_reuniao_ordinaria-2.pdf</t>
   </si>
   <si>
     <t>Realização de Audiência Pública em alusão ao Mês das Mulheres, com o objetivo de promover o debate sobre temas essenciais à garantia dos direitos das mulheres, ao enfrentamento das desigualdades e ao fortalecimento de políticas públicas voltadas para a equidade de gênero.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/622/proposicoes_5a_reuniao_ordinaria-1.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/622/proposicoes_5a_reuniao_ordinaria-1.pdf</t>
   </si>
   <si>
     <t>Realização de Audiência Pública sobre Esporte em Movimento, com o objetivo de promover o debate sobre temas essenciais as práticas esportivas no nosso município.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/630/req-05-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/630/req-05-2025.pdf</t>
   </si>
   <si>
     <t>Vem requerer ao Presidente da Câmara Municipal que, em conformidade com a Lei Orgânica, seja designada a realização de Audiência Pública em alusão ao mês de conscientização do autismo, com o objetivo de promover o debate sobre temas essenciais visando a garantia e concretude de direitos dos autistas.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/631/req-06-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/631/req-06-2025.pdf</t>
   </si>
   <si>
     <t>Vem requerer ao Presidente da Câmara Municipal que, em conformidade com a Lei Orgânica, seja designada a realização de Audiência Pública sobre os problemas e desafios da Educação Municipal.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/668/req_07-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/668/req_07-2025.pdf</t>
   </si>
   <si>
     <t>Realização de Audiência Pública com o tema: "Combate e enfrentamento à todas as formas de violência contra Mulheres no município de Capitão Enéas."</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/690/req_08-2025_000.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/690/req_08-2025_000.pdf</t>
   </si>
   <si>
     <t>Vem requerer ao Presidente da Câmara Municipal que, em conformidade com a Lei Orgânica, seja designada a realização de Audiência Pública em alusão ao Dia Mundial do Meio Ambiente no mês de junho, em data a ser definida por esta Presidência, e que seja transmitida pelos canais oficiais da Câmara Municipal, garantindo ampla divulgação e participação da sociedade.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/786/req_09-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/786/req_09-2025.pdf</t>
   </si>
   <si>
     <t>Vem requerer ao Presidente da Câmara Municipal que, em conformidade com a Lei Orgânica, seja designada a realização de Audiência Pública com o Instituto Municipal de Previdência dos Servidores Públicos de Capitão Enéas – PREVCAP, com o objetivo de esclarecer e debater assuntos relacionados à gestão previdenciária, situação financeira e direitos dos servidores.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/564/pre-01-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/564/pre-01-2025.pdf</t>
   </si>
   <si>
     <t>Modifica Dispositivo do Regimento Interno</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/632/pre-02-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/632/pre-02-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a realização de Sessão Solene em homenagem ao Dia Internacional da Mulher na Câmara Municipal de Capitão Enéas/MG e dá outras providências.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/633/pre-03-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/633/pre-03-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação da Comenda Nadir Landulfo Teixeira “Dona Naná” para homenagear mulheres pelos relevantes serviços prestados à sociedade eneapolitana.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/647/projeto_de_resolucao_no_04-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/647/projeto_de_resolucao_no_04-2025.pdf</t>
   </si>
   <si>
     <t>Modifica dispositivo do Regimento Interno.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/643/pre_no_05-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/643/pre_no_05-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação da Procuradoria da Mulher no âmbito da Câmara Municipal de Capitão Enéas/Minas Gerais (MG) e dá outras providências.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/646/projeto_de_resolucao_no_06-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/646/projeto_de_resolucao_no_06-2025.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas do Município de Capitão Enéas, Exercício Financeiro do ano de 2023.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/691/pre_07-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/691/pre_07-2025.pdf</t>
   </si>
   <si>
     <t>Modifica Dispositivo do Regimento Interno.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/720/pre_08-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/720/pre_08-2025.pdf</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>PINFO</t>
   </si>
   <si>
     <t>Pediddo de Informação</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/617/proposicoes_-_3a_reuniao_-paginas-1.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/617/proposicoes_-_3a_reuniao_-paginas-1.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que envie a esta Casa Legislativa, informações sobre a Defesa Civil Municipal, a saber:_x000D_
 - Nome do profissional responsável pelo órgão?_x000D_
 - Quais as ações vêm sendo desenvolvidas?_x000D_
 - Qual a situação de pessoas e famílias desabrigadas?_x000D_
 - Qual a relação de desabrigados e as causas?_x000D_
 - Qual o plano e prazo de retomada vem sendo desenvolvido para que os desabrigados voltem para suas casas em segurança?_x000D_
 - Qual a realidade destes desabrigados, e se eles vêm sendo assistidos por algum programa de habitação?</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/663/pinfo_02-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/663/pinfo_02-2025.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretária Municipal de Educação, Sra. Mirtes Maria Ferreira Rabelo, que envie a esta Casa Legislativa, informações, a saber:_x000D_
 - Relação detalhada das linhas escolares, com os respectivos monitores e alunos;_x000D_
 - Relação de alunos especiais, contendo a série, regente de turma e o res-pectivo professor de apoio.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/679/pinfo_03-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/679/pinfo_03-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que envie a esta Casa Legislativa informações sobre a Dispensa de Licitação nº 134/2024.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/657/pinfo_04-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/657/pinfo_04-2025.pdf</t>
   </si>
   <si>
     <t>Envio a esta Casa informações quanto a se foi celebrado um Termo de Ajustamento de Conduta (TAC) com relação à Santa Casa e Hospital Nossa Senhora da Guia e em caso positivo, solicita-se o encaminhamento de cópia integral do referido documento a esta Casa Legislativa.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/709/pinfo_05-20251.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/709/pinfo_05-20251.pdf</t>
   </si>
   <si>
     <t>Vem requerer que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal solicitando informações oficiais sobre o não pagamento do adicional de insalubridade aos servidores públicos municipais que exercem a função de gari, responsáveis pela coleta e varrição de lixo urbano.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/734/pinfo_06-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/734/pinfo_06-2025.pdf</t>
   </si>
   <si>
     <t>Vem requerer que seja oficiado o Excelentíssimo Senhor Prefeito Municipal, solicitando informações detalhadas quanto ao andamento das seguintes obras de reforma em nosso município:_x000D_
 - Prédio do Hospital e Santa Casa Nossa Senhora da Guia;_x000D_
 -  Praça Joaquim Corrêa Araújo, popularmente conhecida como Praça do Jegue. _x000D_
 Solicita que as informações sejam encaminhadas por escrito, com os documentos e relatórios técnicos disponíveis, a fim de garantir transparência e acompanhamento por parte da população.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/735/pinfo_07-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/735/pinfo_07-2025.pdf</t>
   </si>
   <si>
     <t>Vem requerer que seja oficiado o Excelentíssimo Senhor Prefeito Municipal, solicitando informações acerca do motivo pelo qual não foi encaminhado a esta Casa Legislativa o Projeto de Lei referente à regularização do Piso Salarial dos professores da rede pública municipal de ensino, bem como previsão para seu envio, caso esteja em fase de elaboração.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/718/pinfo_09-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/718/pinfo_09-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal informações quanto ao cronograma de pavimentação nas vias do nosso município.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/719/pinfo_10-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/719/pinfo_10-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal informações quanto as Emendas Impositivas de sua autoria de votadas em 2024.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/747/pinfo__11-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/747/pinfo__11-2025.pdf</t>
   </si>
   <si>
     <t>Vem requerer que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito Municipal, solicitando o envio a esta Casa Legislativa de informações detalhadas sobre os profissionais médicos que atualmente prestam serviços no município.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/748/pinfo_12-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/748/pinfo_12-2025.pdf</t>
   </si>
   <si>
     <t>Vem requerer que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito Municipal, solicitando o envio a esta Casa Legislativa de informações atualizadas sobre o andamento das seguintes obras públicas em nosso município: Construção da Unidade Básica de Saúde (UBS) do Bairro Morada do Sol; Continuidade da pavimentação das seguintes vias: Rua S2; Rua Valeriano Martins de Souza; Rua 44 e Rua Antônio Ferreira de Pinho.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/757/pinfo_13-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/757/pinfo_13-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito Municipal, solicitando o que segue: 1. Que o Poder Executivo informe a esta Câmara Municipal os valores totais destinados à execução das obras de pavimentação das ruas e avenidas do Município, incluindo a zona urbana e rural, especificando: Avenida Burarama; demais ruas que tenham apresentado problemas de drenagem e falta de meios-fios; outras vias pavimentadas recentemente. 2. Que sejam informadas também: As empresas contratadas responsáveis pela execução das obras; as fontes de recursos (municipais, estaduais ou federais); os valores individualizados por obra; os prazos de execução e conclusão; E se há previsão ou instalação das placas informativas obrigatórias, contendo dados sobre o valor total, prazo e fonte de recurso, conforme determina os princípios constitucionais e legais.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/664/veto_01-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/664/veto_01-2025.pdf</t>
   </si>
   <si>
     <t>Veto Integral ao Projeto de Lei nº 05/2025 – Dispõe sobre alteração a Lei Municipal nº 929 de 26 de dezembro de 2018 “Que estabelece o calendário oficial de eventos do Município de Capitão Enéas e dá outras providências”.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Juliana do Salão, Tássio Dutra</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/758/emenda_modificativa_no_01-2025.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/758/emenda_modificativa_no_01-2025.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 24/2025 – Dispõe sobre a aplicação do “Projeto Avenidas de Nossa História”, que determina a obrigatoriedade de descrição nas placas dos logradouros oficiais do Município de Capitão Enéas, contendo ementa informativa sobre sua denominação, e dá outras providências.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>PTCMG</t>
   </si>
   <si>
     <t>Parecer Prévio - TCEMG</t>
   </si>
   <si>
-    <t>https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/623/09_-_parecer.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/623/09_-_parecer.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio do Tribunal de Contas do Estado de Minas Gerais, referente às Contas do Executivo do Exercício de 2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2843,68 +2837,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/565/ind-01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/566/ind-02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/567/ind-03-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/568/ind-04-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/569/ind-05-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/570/ind-06-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/571/ind-07-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/572/ind-08-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/573/ind-09-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/574/ind-10-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/575/ind-11-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/576/ind-12-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/577/ind-13-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/578/ind-14-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/579/ind-15-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/580/ind-16-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/581/ind-17-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/582/ind-18-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/583/ind-19-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/584/ind-20-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/585/ind-21-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/586/ind-22-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/587/ind-23-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/588/ind-24-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/589/ind-25-25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/596/proposicoes_-_3a_reuniao_-16.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/597/proposicoes_-_3a_reuniao_-15.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/598/proposicoes_-_3a_reuniao_-14.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/599/proposicoes_-_3a_reuniao_-13.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/600/proposicoes_-_3a_reuniao_-12.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/601/proposicoes_-_3a_reuniao_-11.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/602/proposicoes_-_3a_reuniao_-10.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/603/proposicoes_-_3a_reuniao_-9.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/604/proposicoes_-_3a_reuniao_-8.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/605/proposicoes_-_3a_reuniao_-7.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/606/proposicoes_-_3a_reuniao_-6.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/609/proposicoes_-_3a_reuniao_-5.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/610/proposicoes_-_3a_reuniao_-4.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/611/ind_-_39-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/612/ind_-_40-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/607/ind-41-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/608/ind_-_42-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/619/proposicoes_5a_reuniao_ordinaria-4-6.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/620/proposicoes_5a_reuniao_ordinaria-3.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/624/ind-046-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/625/ind-047-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/626/ind-048-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/627/ind-049-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/628/ind-050-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/629/ind-051-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/634/proposioaes_7_reuniuo-piginas-1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/635/proposioaes_7_reuniuo-piginas-2.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/636/proposioaes_7_reuniuo-piginas-3.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/637/proposioaes_7_reuniuo-piginas-4.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/638/proposioaes_7_reuniuo-piginas-5.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/639/proposioaes_7_reuniuo-piginas-6.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/640/proposioaes_7_reuniuo-piginas-7.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/641/proposioaes_7_reuniuo-piginas-8.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/660/ind_60-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/661/ind_61-20251.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/665/ind_62-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/662/ind_63-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/671/ind_64-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/673/ind_65-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/666/ind_66-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/675/ind_67-20251.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/676/ind_68-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/674/ind_69-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/672/ind_70-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/677/ind_71-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/682/ind_72-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/683/ind_73-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/684/ind_74-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/685/ind_75-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/686/ind_76-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/687/ind_77-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/688/ind_78-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/689/ind_79-2025_1.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/692/ind_80-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/693/ind_81-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/694/ind_82-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/696/ind_83-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/697/ind_84-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/698/ind_85-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/699/ind_86-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/700/ind_87-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/701/ind_88-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/702/ind_89-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/703/ind_90-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/704/ind_91-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/705/ind_92-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/650/ind_93-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/652/ind_95-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/653/ind_96-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/654/ind_97-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/726/ind_98-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/727/ind_99-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/728/ind_100-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/706/ind_101-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/707/ind_102-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/708/ind_103-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/729/ind_104-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/730/ind_105-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/731/ind_106-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/732/ind_107-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/733/ind_108-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/737/ind_109-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/738/ind_110-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/711/ind_111-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/712/ind_112-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/713/ind_113-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/714/ind_114-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/715/ind_115-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/716/ind_116-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/749/ind_117-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/740/ind_118-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/741/ind_119-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/742/ind_120-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/743/ind_121-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/744/ind_122-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/745/ind_123-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/751/ind_127-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/752/ind__128-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/759/ind_130-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/754/ind_131-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/755/ind_132-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/784/ind_134-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/761/ind_135-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/760/ind_136-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/776/ind_137-20251.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/777/ind_138-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/778/ind_139-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/783/ind_140-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/779/ind_141-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/780/ind_142-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/781/ind_143-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/594/proposicoes_-_3a_reuniao_-2.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/618/proposicoes_4a_reuniao-6-7.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/642/proposioaes_7_reuniuo-piginas-9.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/667/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/695/mocao_07-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/655/moc_08-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/656/moc_09-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/739/mocao_10-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/746/mocao_impressao.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/756/mocao_14-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/785/mocao_15-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/782/mocao_de_pesar_no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/590/pl-01-20252.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/595/pl_no_03-2025_-_frente_de_servico.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/613/projeto_de_lei_complementar_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/614/pl_05-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/644/pl_06-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/645/pl_07-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/669/pl_08-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/670/pl_09-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/680/pl_10-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/681/pl_11-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/658/pl_12-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/710/pl_14-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/659/pl_15-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/736/pl_no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/717/pl_18-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/721/pl_19-2025_-_magisterio.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/722/pl_20-2025_-_reestruturacao_saude.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/723/pl_21-2025_-_reestruturacao_-_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/724/pl_22-2025_-_programa_frentes_produtivas.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/725/pl_23-2025_-_reestruturacao_-_auxiliar_de_servicos_gerais.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/753/pl_no_24-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/804/pl_25-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/805/pl_26-2026.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/806/pl_27-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/807/pl_28-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/808/pl_29-2025_-_enviado_para_comissao.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/591/requerimento-_-_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/616/proposicoes_-_3a_reuniao_-paginas-3.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/621/proposicoes_5a_reuniao_ordinaria-2.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/622/proposicoes_5a_reuniao_ordinaria-1.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/630/req-05-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/631/req-06-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/668/req_07-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/690/req_08-2025_000.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/786/req_09-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/564/pre-01-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/632/pre-02-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/633/pre-03-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/647/projeto_de_resolucao_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/643/pre_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/646/projeto_de_resolucao_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/691/pre_07-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/720/pre_08-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/617/proposicoes_-_3a_reuniao_-paginas-1.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/663/pinfo_02-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/679/pinfo_03-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/657/pinfo_04-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/709/pinfo_05-20251.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/734/pinfo_06-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/735/pinfo_07-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/718/pinfo_09-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/719/pinfo_10-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/747/pinfo__11-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/748/pinfo_12-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/757/pinfo_13-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/664/veto_01-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/758/emenda_modificativa_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/623/09_-_parecer.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/565/ind-01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/566/ind-02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/567/ind-03-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/568/ind-04-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/569/ind-05-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/570/ind-06-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/571/ind-07-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/572/ind-08-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/573/ind-09-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/574/ind-10-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/575/ind-11-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/576/ind-12-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/577/ind-13-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/578/ind-14-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/579/ind-15-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/580/ind-16-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/581/ind-17-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/582/ind-18-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/583/ind-19-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/584/ind-20-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/585/ind-21-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/586/ind-22-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/587/ind-23-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/588/ind-24-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/589/ind-25-25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/596/proposicoes_-_3a_reuniao_-16.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/597/proposicoes_-_3a_reuniao_-15.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/598/proposicoes_-_3a_reuniao_-14.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/599/proposicoes_-_3a_reuniao_-13.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/600/proposicoes_-_3a_reuniao_-12.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/601/proposicoes_-_3a_reuniao_-11.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/602/proposicoes_-_3a_reuniao_-10.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/603/proposicoes_-_3a_reuniao_-9.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/604/proposicoes_-_3a_reuniao_-8.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/605/proposicoes_-_3a_reuniao_-7.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/606/proposicoes_-_3a_reuniao_-6.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/609/proposicoes_-_3a_reuniao_-5.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/610/proposicoes_-_3a_reuniao_-4.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/611/ind_-_39-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/612/ind_-_40-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/607/ind-41-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/608/ind_-_42-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/619/proposicoes_5a_reuniao_ordinaria-4-6.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/620/proposicoes_5a_reuniao_ordinaria-3.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/624/ind-046-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/625/ind-047-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/626/ind-048-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/627/ind-049-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/628/ind-050-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/629/ind-051-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/634/proposioaes_7_reuniuo-piginas-1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/635/proposioaes_7_reuniuo-piginas-2.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/636/proposioaes_7_reuniuo-piginas-3.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/637/proposioaes_7_reuniuo-piginas-4.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/638/proposioaes_7_reuniuo-piginas-5.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/639/proposioaes_7_reuniuo-piginas-6.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/640/proposioaes_7_reuniuo-piginas-7.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/641/proposioaes_7_reuniuo-piginas-8.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/660/ind_60-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/661/ind_61-20251.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/665/ind_62-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/662/ind_63-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/671/ind_64-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/673/ind_65-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/666/ind_66-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/675/ind_67-20251.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/676/ind_68-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/674/ind_69-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/672/ind_70-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/677/ind_71-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/682/ind_72-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/683/ind_73-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/684/ind_74-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/685/ind_75-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/686/ind_76-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/687/ind_77-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/688/ind_78-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/689/ind_79-2025_1.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/692/ind_80-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/693/ind_81-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/694/ind_82-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/696/ind_83-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/697/ind_84-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/698/ind_85-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/699/ind_86-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/700/ind_87-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/701/ind_88-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/702/ind_89-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/703/ind_90-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/704/ind_91-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/705/ind_92-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/650/ind_93-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/652/ind_95-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/653/ind_96-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/654/ind_97-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/726/ind_98-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/727/ind_99-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/728/ind_100-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/706/ind_101-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/707/ind_102-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/708/ind_103-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/729/ind_104-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/730/ind_105-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/731/ind_106-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/732/ind_107-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/733/ind_108-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/737/ind_109-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/738/ind_110-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/711/ind_111-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/712/ind_112-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/713/ind_113-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/714/ind_114-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/715/ind_115-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/716/ind_116-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/749/ind_117-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/740/ind_118-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/741/ind_119-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/742/ind_120-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/743/ind_121-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/744/ind_122-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/745/ind_123-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/751/ind_127-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/752/ind__128-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/759/ind_130-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/754/ind_131-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/755/ind_132-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/784/ind_134-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/761/ind_135-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/760/ind_136-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/776/ind_137-20251.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/777/ind_138-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/778/ind_139-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/783/ind_140-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/779/ind_141-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/780/ind_142-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/781/ind_143-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/594/proposicoes_-_3a_reuniao_-2.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/618/proposicoes_4a_reuniao-6-7.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/642/proposioaes_7_reuniuo-piginas-9.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/667/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/695/mocao_07-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/655/moc_08-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/656/moc_09-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/739/mocao_10-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/746/mocao_impressao.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/756/mocao_14-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/785/mocao_15-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/782/mocao_de_pesar_no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/590/pl-01-20252.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/595/pl_no_03-2025_-_frente_de_servico.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/613/projeto_de_lei_complementar_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/614/pl_05-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/644/pl_06-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/645/pl_07-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/669/pl_08-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/670/pl_09-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/680/pl_10-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/681/pl_11-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/658/pl_12-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/710/pl_14-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/659/pl_15-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/736/pl_no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/717/pl_18-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/721/pl_19-2025_-_magisterio.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/723/pl_21-2025_-_reestruturacao_-_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/724/pl_22-2025_-_programa_frentes_produtivas.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/725/pl_23-2025_-_reestruturacao_-_auxiliar_de_servicos_gerais.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/753/pl_no_24-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/804/pl_25-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/805/pl_26-2026.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/806/pl_27-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/807/pl_28-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/808/pl_29-2025_-_enviado_para_comissao.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/591/requerimento-_-_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/616/proposicoes_-_3a_reuniao_-paginas-3.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/621/proposicoes_5a_reuniao_ordinaria-2.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/622/proposicoes_5a_reuniao_ordinaria-1.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/630/req-05-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/631/req-06-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/668/req_07-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/690/req_08-2025_000.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/786/req_09-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/564/pre-01-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/632/pre-02-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/633/pre-03-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/647/projeto_de_resolucao_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/643/pre_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/646/projeto_de_resolucao_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/691/pre_07-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/720/pre_08-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/617/proposicoes_-_3a_reuniao_-paginas-1.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/663/pinfo_02-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/679/pinfo_03-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/657/pinfo_04-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/709/pinfo_05-20251.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/734/pinfo_06-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/735/pinfo_07-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/718/pinfo_09-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/719/pinfo_10-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/747/pinfo__11-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/748/pinfo_12-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/757/pinfo_13-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/664/veto_01-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/758/emenda_modificativa_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2025/623/09_-_parecer.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H210"/>
+  <dimension ref="A1:H209"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="51.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="131.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="131" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -7240,1126 +7234,1100 @@
       </c>
       <c r="D168" t="s">
         <v>618</v>
       </c>
       <c r="E168" t="s">
         <v>619</v>
       </c>
       <c r="F168" t="s">
         <v>626</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>672</v>
       </c>
       <c r="H168" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
         <v>674</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D169" t="s">
         <v>618</v>
       </c>
       <c r="E169" t="s">
         <v>619</v>
       </c>
       <c r="F169" t="s">
         <v>626</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>675</v>
       </c>
       <c r="H169" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
         <v>677</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="D170" t="s">
         <v>618</v>
       </c>
       <c r="E170" t="s">
         <v>619</v>
       </c>
       <c r="F170" t="s">
         <v>626</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>678</v>
       </c>
       <c r="H170" t="s">
-        <v>676</v>
+        <v>679</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="D171" t="s">
         <v>618</v>
       </c>
       <c r="E171" t="s">
         <v>619</v>
       </c>
       <c r="F171" t="s">
         <v>626</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="H171" t="s">
-        <v>681</v>
+        <v>676</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
         <v>682</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="D172" t="s">
         <v>618</v>
       </c>
       <c r="E172" t="s">
         <v>619</v>
       </c>
       <c r="F172" t="s">
-        <v>626</v>
+        <v>49</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>683</v>
       </c>
       <c r="H172" t="s">
-        <v>676</v>
+        <v>684</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="D173" t="s">
         <v>618</v>
       </c>
       <c r="E173" t="s">
         <v>619</v>
       </c>
       <c r="F173" t="s">
-        <v>49</v>
+        <v>18</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="H173" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="D174" t="s">
         <v>618</v>
       </c>
       <c r="E174" t="s">
         <v>619</v>
       </c>
       <c r="F174" t="s">
-        <v>18</v>
+        <v>118</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="H174" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="D175" t="s">
         <v>618</v>
       </c>
       <c r="E175" t="s">
         <v>619</v>
       </c>
       <c r="F175" t="s">
-        <v>118</v>
+        <v>626</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="H175" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="D176" t="s">
         <v>618</v>
       </c>
       <c r="E176" t="s">
         <v>619</v>
       </c>
       <c r="F176" t="s">
         <v>626</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="H176" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="D177" t="s">
         <v>618</v>
       </c>
       <c r="E177" t="s">
         <v>619</v>
       </c>
       <c r="F177" t="s">
-        <v>626</v>
+        <v>49</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="H177" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>134</v>
+        <v>10</v>
       </c>
       <c r="D178" t="s">
-        <v>618</v>
+        <v>701</v>
       </c>
       <c r="E178" t="s">
-        <v>619</v>
+        <v>702</v>
       </c>
       <c r="F178" t="s">
         <v>49</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
       <c r="H178" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
+        <v>705</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>17</v>
+      </c>
+      <c r="D179" t="s">
+        <v>701</v>
+      </c>
+      <c r="E179" t="s">
         <v>702</v>
       </c>
-      <c r="B179" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F179" t="s">
-        <v>49</v>
+        <v>18</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="H179" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D180" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="E180" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="F180" t="s">
-        <v>18</v>
+        <v>709</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="H180" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D181" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="E181" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="F181" t="s">
-        <v>711</v>
+        <v>23</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="H181" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D182" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="E182" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="F182" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="H182" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D183" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="E183" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="F183" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="H183" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D184" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="E184" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="F184" t="s">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="H184" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="D185" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="E185" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="F185" t="s">
-        <v>49</v>
+        <v>92</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="H185" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="D186" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="E186" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="F186" t="s">
-        <v>92</v>
+        <v>23</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="H186" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>48</v>
+        <v>10</v>
       </c>
       <c r="D187" t="s">
-        <v>703</v>
+        <v>731</v>
       </c>
       <c r="E187" t="s">
-        <v>704</v>
+        <v>732</v>
       </c>
       <c r="F187" t="s">
-        <v>23</v>
+        <v>379</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>730</v>
+        <v>733</v>
       </c>
       <c r="H187" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
+        <v>735</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>17</v>
+      </c>
+      <c r="D188" t="s">
+        <v>731</v>
+      </c>
+      <c r="E188" t="s">
         <v>732</v>
       </c>
-      <c r="B188" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F188" t="s">
-        <v>379</v>
+        <v>630</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="H188" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D189" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="E189" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
       <c r="F189" t="s">
         <v>630</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="H189" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D190" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="E190" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
       <c r="F190" t="s">
-        <v>630</v>
+        <v>92</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="H190" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D191" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="E191" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
       <c r="F191" t="s">
-        <v>92</v>
+        <v>379</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="H191" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D192" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="E192" t="s">
-        <v>734</v>
-[...2 lines deleted...]
-        <v>379</v>
+        <v>732</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="H192" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D193" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="E193" t="s">
-        <v>734</v>
+        <v>732</v>
+      </c>
+      <c r="F193" t="s">
+        <v>379</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="H193" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="D194" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="E194" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
       <c r="F194" t="s">
         <v>379</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="H194" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
         <v>755</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="D195" t="s">
-        <v>733</v>
+        <v>756</v>
       </c>
       <c r="E195" t="s">
-        <v>734</v>
+        <v>757</v>
       </c>
       <c r="F195" t="s">
-        <v>379</v>
+        <v>49</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="H195" t="s">
-        <v>754</v>
+        <v>759</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
+        <v>760</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>17</v>
+      </c>
+      <c r="D196" t="s">
+        <v>756</v>
+      </c>
+      <c r="E196" t="s">
         <v>757</v>
       </c>
-      <c r="B196" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F196" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="H196" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D197" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E197" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
       <c r="F197" t="s">
         <v>23</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="H197" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D198" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E198" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
       <c r="F198" t="s">
         <v>23</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="H198" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D199" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E199" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
       <c r="F199" t="s">
         <v>23</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="H199" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D200" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E200" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
       <c r="F200" t="s">
         <v>23</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="H200" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D201" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E201" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
       <c r="F201" t="s">
         <v>23</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="H201" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="D202" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E202" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
       <c r="F202" t="s">
         <v>23</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="H202" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="D203" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E203" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
       <c r="F203" t="s">
         <v>23</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="H203" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="D204" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E204" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
       <c r="F204" t="s">
         <v>23</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="H204" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D205" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E205" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
       <c r="F205" t="s">
         <v>23</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="H205" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="D206" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E206" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
       <c r="F206" t="s">
         <v>23</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H206" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="D207" t="s">
-        <v>758</v>
+        <v>794</v>
       </c>
       <c r="E207" t="s">
-        <v>759</v>
+        <v>795</v>
       </c>
       <c r="F207" t="s">
-        <v>23</v>
+        <v>626</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>793</v>
+        <v>796</v>
       </c>
       <c r="H207" t="s">
-        <v>794</v>
+        <v>797</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
         <v>10</v>
       </c>
       <c r="D208" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
       <c r="E208" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
       <c r="F208" t="s">
-        <v>626</v>
+        <v>801</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
       <c r="H208" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
         <v>10</v>
       </c>
       <c r="D209" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="E209" t="s">
-        <v>802</v>
-[...2 lines deleted...]
-        <v>803</v>
+        <v>806</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>804</v>
+        <v>807</v>
       </c>
       <c r="H209" t="s">
-        <v>805</v>
-[...15 lines deleted...]
-      <c r="E210" t="s">
         <v>808</v>
-      </c>
-[...4 lines deleted...]
-        <v>810</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -8528,51 +8496,50 @@
     <hyperlink ref="G185" r:id="rId184"/>
     <hyperlink ref="G186" r:id="rId185"/>
     <hyperlink ref="G187" r:id="rId186"/>
     <hyperlink ref="G188" r:id="rId187"/>
     <hyperlink ref="G189" r:id="rId188"/>
     <hyperlink ref="G190" r:id="rId189"/>
     <hyperlink ref="G191" r:id="rId190"/>
     <hyperlink ref="G192" r:id="rId191"/>
     <hyperlink ref="G193" r:id="rId192"/>
     <hyperlink ref="G194" r:id="rId193"/>
     <hyperlink ref="G195" r:id="rId194"/>
     <hyperlink ref="G196" r:id="rId195"/>
     <hyperlink ref="G197" r:id="rId196"/>
     <hyperlink ref="G198" r:id="rId197"/>
     <hyperlink ref="G199" r:id="rId198"/>
     <hyperlink ref="G200" r:id="rId199"/>
     <hyperlink ref="G201" r:id="rId200"/>
     <hyperlink ref="G202" r:id="rId201"/>
     <hyperlink ref="G203" r:id="rId202"/>
     <hyperlink ref="G204" r:id="rId203"/>
     <hyperlink ref="G205" r:id="rId204"/>
     <hyperlink ref="G206" r:id="rId205"/>
     <hyperlink ref="G207" r:id="rId206"/>
     <hyperlink ref="G208" r:id="rId207"/>
     <hyperlink ref="G209" r:id="rId208"/>
-    <hyperlink ref="G210" r:id="rId209"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>