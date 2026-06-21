--- v0 (2026-03-23)
+++ v1 (2026-06-21)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="400" uniqueCount="219">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="656" uniqueCount="332">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -510,192 +510,531 @@
   <si>
     <t>822</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/822/ind_38-2026.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Excelentíssimo Senhor Prefeito Municipal, na forma regimental, que determine ao setor competente da administração municipal a adoção de providências visando: a extensão da rede de energia elétrica e da rede de abastecimento de água no Distrito de Caçarema, bem como, -  a realização de serviços de manutenção, patrolamento e nivelamento das vias públicas do referido distrito.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/823/ind_39-2026.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, na forma regimental, indica a Vossa Excelência que determine ao setor competente da Administração Municipal a realização de serviços de manutenção e roçada nas estradas do Serafim, Poço Doce e Lagoa do São João.</t>
   </si>
   <si>
+    <t>834</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/834/ind_40-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que se oficie ao Executivo Municipal para que seja realizada a construção de uma praça no bairro Morada do Parque, bem como a instalação de quebra-molas ou redutores de velocidade nas ruas do referido bairro.</t>
+  </si>
+  <si>
+    <t>835</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/835/ind_41-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que se oficie ao Executivo Municipal solicitando a instalação de redutores de velocidade na Av. Pedro Mineiro e Av. Mestra Antoninha, no Bairro Sapé, bem como na Rua H, no Bairro Manoel Vaqueiro, nas proximidades do bar de Zé Miguel.</t>
+  </si>
+  <si>
+    <t>836</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>Hugo Lopes, Vando Peres</t>
+  </si>
+  <si>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/836/ind_42-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que se oficie ao Executivo Municipal para que seja finalizado o serviço de pavimentação das Avenidas Geraldo Francisco dos Santos, Valeriano Martins e Antônio Ferreira de Pinho, bem como seja realizada a substituição das lâmpadas comuns por lâmpadas de LED, a extensão da rede elétrica nas Avenidas Bolívar de Oliveira, Mestre Pedro e Antônio Ferreira de Pinho, além da execução de serviços de poda de árvores e limpeza geral, incluindo capina, recolhimento de entulhos e resíduos descartados irregularmente.</t>
+  </si>
+  <si>
+    <t>837</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/837/ind_43-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que se oficie ao Executivo Municipal solicitando que seja realizada a reforma da quadra poliesportiva do Bairro Bela Vista, bem como da quadra do Bairro Santo Antônio.</t>
+  </si>
+  <si>
+    <t>838</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/838/ind_44-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que se oficie ao Executivo Municipal solicitando a criação do projeto “Zumba na Praça – Movimento, Saúde e Alegria”, a ser realizado em praças públicas do município, com aulas regulares abertas à população.</t>
+  </si>
+  <si>
+    <t>839</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/839/ind_45-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que se oficie ao Executivo Municipal solicitando a criação do projeto “Feirinha Elas Empreendem – Força Feminina em Ação”, com o objetivo de incentivar e fortalecer o empreendedorismo feminino no município, por meio da disponibilização de espaço adequado para divulgação, exposição e comercialização de produtos e serviços.</t>
+  </si>
+  <si>
+    <t>840</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/840/ind_46-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que se oficie ao Executivo Municipal, solicitando a realização de serviços de limpeza na Avenida Castro Alves, localizada no bairro Santo Antônio, nas proximidades da Igreja Cristã do Brasil. Na oportunidade, solicita-se também a limpeza da Avenida Coronel Elpídio da Rocha, situada no bairro Zona Sul, especialmente no trecho final da referida via.</t>
+  </si>
+  <si>
+    <t>847</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/847/ind_47-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que se oficie ao Executivo Municipal, à Procuradoria Jurídica do Município e o PREVCAP solicitando a adequação jurídica perfazendo a correção  salarial dos servidores inativos, bem como o pagamento dos valores retroativos, nos termos da legislação vigente.</t>
+  </si>
+  <si>
+    <t>848</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/848/ind_48-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que se oficie ao Executivo Municipal para que sejam adotadas as providências necessárias ao cumprimento das Indicações nº 99/2025 e nº 09/2026, ambas aprovadas por unanimidade por esta Casa Legislativa. Ressalto que, além da aprovação legislativa, a demanda foi novamente apresentada por meio da Ouvidoria da Câmara Municipal, manifestando a preocupação e insatisfação dos moradores da comunidade de Barreiro de Dentro, localizada neste município, em relação às condições precárias das estradas da região.</t>
+  </si>
+  <si>
+    <t>849</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/849/ind_50-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que se oficie ao Executivo Municipal que providencie a instalação de playground infantil nas praças do nosso município, visando oferecer às crianças um espaço adequado para lazer, convivência e desenvolvimento psicomotor.</t>
+  </si>
+  <si>
+    <t>850</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/850/ind_51-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que se oficie ao Executivo Municipal solicitando a continuidade do calçamento da Rua Damásio Pereira, no Distrito de Caçarema.</t>
+  </si>
+  <si>
+    <t>862</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/862/ind_60-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que se oficie ao Executivo Municipal para que seja cumprida as Indicações nº 10/2025, nº 59/2026 e nº 16/2026, de minha autoria, aprovadas por unanimidade. Solicitação: Que se oficie ao Executivo Municipal solicitando o patrolamento, cascalhamento e roçada das seguintes Estradas: Estrada da Malhada Real a cidade; Estrada do Orion ao assentamento (referência propriedade de Elenilson Vasconcelos); Estrada do chafariz da Malhada Real até a MG-122, passando pela fazenda de Afonso Prates; Estrada do Comercinho do Bruno até a entrada do Orion; Estrada que liga o bairro Sapé ao Poção I; Estrada que liga a cidade ao Assentamento Sol Nascente e MG-122; Estrada da Produção.</t>
+  </si>
+  <si>
+    <t>855</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/855/ind_61-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que se oficie ao Executivo Municipal , com cópia à Secretaria competente, solicitando a realização de serviços de manutenção, recuperação e implantação de iluminação pública na Rua O, localizada no Bairro Manoel Vaqueiro.</t>
+  </si>
+  <si>
+    <t>856</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/856/ind_62-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que se oficie ao Executivo Municipal solicitando o cumprimento integral da Lei Municipal nº 1.091/2026, que dispõe sobre a implementação e manutenção de faixas elevadas, faixas de pedestres, placas de sinalização e rampas de acessibilidade para travessia de pedestres em frente aos estabelecimentos de ensino e demais prédios públicos do Município de Capitão Enéas.</t>
+  </si>
+  <si>
+    <t>857</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/857/ind_63-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que se oficie ao Executivo Municipal solicitando a reforma e revitalização do pórtico de entrada da cidade pela Rodovia AMG-3205 (ACESSO A RODOVIA MG-122), com a realização dos serviços necessários para a recuperação estrutural, estética e paisagística.</t>
+  </si>
+  <si>
     <t>773</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/773/mocao_01-2026.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos à Sra. Joelma Aparecida Veloso Vargas.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/825/mocao_02-2026.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, Congratulações e Louvor pelos 180 anos da Igreja Católica do Bairro Sapé.</t>
   </si>
   <si>
+    <t>841</t>
+  </si>
+  <si>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/841/mocao_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao Rotary Club de Montes Claros pelos Oitenta anos de História e Serviços Prestados à Comunidade Norte Mineira.</t>
+  </si>
+  <si>
+    <t>858</t>
+  </si>
+  <si>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/858/mocao_no_05-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos nº 05/2026 – Ao Venerável Mestre Valdemir Aquino de Souza, pelos relevantes serviços prestados à Comunidade Maçônica e Eneapolitana.</t>
+  </si>
+  <si>
+    <t>859</t>
+  </si>
+  <si>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/859/mocao_no_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Reconhecimento a Loja Maçônica Benfeitores da Humanidade Nº 170 pela representatividade no Ato Solene de Reverência a Memória do Capitão Enéas Mineiro de Souza em sua terra natal no Distrito de Pindurão – Camalaú/PB.</t>
+  </si>
+  <si>
+    <t>861</t>
+  </si>
+  <si>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/861/mocao_07-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos aos autores do Ato Solene conjunto de reverência a Memória do Capitão Enéas Mineiro de Souza.</t>
+  </si>
+  <si>
     <t>774</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
     <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/774/pl_01-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, organização e funcionamento da Controladoria Interna da Câmara Municipal, modifica dispositivo da Lei Nº1.072 de 24/02/2025, cria cargo de Assessor Jurídico e dá outras providências.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/775/pl_02-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Revisão Anual da Remuneração dos Servidores Públicos Ativos e Inativos da Câmara Municipal de Capitão Enéas – Estado de Minas Gerais (MG) e dá outras providências.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/826/pl_no_03-2026.pdf</t>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/826/pl_03-2026-aprovado.pdf</t>
   </si>
   <si>
     <t>Institui o “Dia Municipal do Rotary, o Dia do Rotariano e o Dia do Cooperativismo Municipal” no âmbito do Município de Capitão Enéas e dá outras providências.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>Reinaldo Landulfo Teixeira</t>
   </si>
   <si>
     <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/827/pl_04_-_concurso.pdf</t>
   </si>
   <si>
     <t>Estabelece normas gerais para a realização de concurso público pela Administração Pública Direta e Indireta no âmbito do Município de Capitão Enéas e dá outras providências</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/829/pl_05_-_salario.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação e fixação dos vencimentos dos cargos que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/830/pl_06_-_vaquejada.pdf</t>
   </si>
   <si>
     <t>Reconhece e eleva a Vaquejada como patrimônio cultural imaterial e suas respectivas expressões artísticas e esportivas do Município de Capitão Enéas, inclui o evento no Calendário Oficial do Município e dá outras providências.</t>
   </si>
   <si>
+    <t>854</t>
+  </si>
+  <si>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/854/pl_07-2026_-_com_anexos_-_digitalizado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes gerais para a elaboração e execução da Lei Orçamentária para o Exercício financeiro de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>864</t>
+  </si>
+  <si>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/864/pl_10-2026.pdf</t>
+  </si>
+  <si>
+    <t>Reorganiza a Estrutura Administrativa do Instituto Municipal de Previdência dos Servidores Públicos de Capitão Enéas/MG – PREVCAP, dispõe sobre seus Órgãos de Governança, Fiscalização e Recursos e dá outras providências.</t>
+  </si>
+  <si>
+    <t>865</t>
+  </si>
+  <si>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/865/pl_11-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Plano de Cargos, Carreira e Vencimentos dos Servidores do Instituto Municipal de Previdência dos Servidores Públicos de Capitão Enéas/MG – PREVCAP e dá outras providências.</t>
+  </si>
+  <si>
+    <t>860</t>
+  </si>
+  <si>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/860/pl_12-20261.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre ações de incentivo à doação voluntária de sangue no âmbito do Município de Capitão Enéas/MG, institui medidas de valorização aos doadores voluntários e dá outras providências.</t>
+  </si>
+  <si>
     <t>824</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/824/req_01-2026.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada Audiência Pública no mês de abril, em data a ser definida por esta Casa Legislativa, com a finalidade de debater o Transtorno do Espectro Autista (TEA), bem como discutir políticas públicas, inclusão social, atendimento na rede de saúde, educação e garantia de direitos das pessoas com autismo no município.</t>
   </si>
   <si>
+    <t>842</t>
+  </si>
+  <si>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/842/req_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Vem requerer ao Presidente da Câmara Municipal que, em conformidade com a Lei Orgânica, seja designada a realização de Audiência Pública para discussão sobre a importância e necessidade do Concurso Público e Plano de Cargos e Salários no âmbito do município.</t>
+  </si>
+  <si>
+    <t>851</t>
+  </si>
+  <si>
+    <t>Hugo Lopes, Jorginho, Juliana do Salão, Ney da Câmara, Tássio Dutra, Vando Peres</t>
+  </si>
+  <si>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/851/requerimento_03-2026_-_audiencia_autismo.pdf</t>
+  </si>
+  <si>
+    <t>Requer providências do Poder Executivo Municipal quanto ao fortalecimento das políticas públicas de educação inclusiva, assistência social, saúde e mobilidade para pessoas com deficiência (PCD), com ênfase nas pessoas do espectro autista (TEA).</t>
+  </si>
+  <si>
+    <t>852</t>
+  </si>
+  <si>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/852/req_04-5056.pdf</t>
+  </si>
+  <si>
+    <t>Vem requerer ao Presidente da Câmara Municipal, que conforme determina o Regimento Interno, no Artigo 112, inciso IV, § 4º, que seja realizada Reunião Ordinária, no Distrito de Santana da Serra.</t>
+  </si>
+  <si>
+    <t>853</t>
+  </si>
+  <si>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/853/req_05-2026.pdf</t>
+  </si>
+  <si>
+    <t>Vem requerer ao Presidente da Câmara Municipal que, em conformidade com a Lei Orgânica, seja designada a realização de Audiência Pública para discussão sobre o controle da população de cães e gatos nas ruas do Município.</t>
+  </si>
+  <si>
     <t>814</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/814/res_01-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Comenda Nadir Landulfo Teixeira "Dona Naná" para homenagear mulheres pelos relevantes serviços prestados ao Município de Capitão Enéas/MG, e dá outras providências.</t>
   </si>
   <si>
+    <t>845</t>
+  </si>
+  <si>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/845/pre_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a utilização do prédio da Câmara Municipal e estabelece critérios para sua cessão excepcional.</t>
+  </si>
+  <si>
+    <t>863</t>
+  </si>
+  <si>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/863/pre_no_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário ao Deputado Federal Delegado Marcelo Eduardo Freitas.</t>
+  </si>
+  <si>
+    <t>832</t>
+  </si>
+  <si>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/832/pre_04-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a aprovação da prestação de contas do Chefe do Poder Executivo do município de Capitão Enéas referente ao exercício financeiro de 2024, Processo TCE/MG nº 1188447.</t>
+  </si>
+  <si>
     <t>812</t>
   </si>
   <si>
     <t>PINFO</t>
   </si>
   <si>
     <t>Pediddo de Informação</t>
   </si>
   <si>
     <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/812/pinfo_01-2026.pdf</t>
   </si>
   <si>
     <t>Vem requerer que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal solicitando informações oficiais sobre o Programa “Frentes Produtivas”, a saber: Relação dos participantes do Programa; Data da celebração contratual e vencimento; Lista de espera do Programa; Controle de jornada de trabalho; Controle de participantes matriculados; Controle de seguros contra acidentes pessoais, entregas de cestas básicas, entrega de EPIs e uniformes.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/813/pinfo_02-2026.pdf</t>
   </si>
   <si>
     <t>Vem requerer que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal solicitando as seguintes informações, a saber: Relação de bens móveis das Secretarias de Obras, Transporte, Agricultura e Meio Ambiente; Dados cadastrais, lotação, status, condições, consumo mensal por bem móvel de combustíveis de janeiro/2025 a fevereiro/2026.</t>
+  </si>
+  <si>
+    <t>843</t>
+  </si>
+  <si>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/843/pinfo_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>Vem requerer que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito Municipal, solicitando o envio a esta Casa Legislativa de informações atualizadas acerca do andamento das obras dos campos de futebol localizados no Bairro Santo Antônio, no Bairro Central e no Povoado de Orion.</t>
+  </si>
+  <si>
+    <t>844</t>
+  </si>
+  <si>
+    <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/844/pinfo_04-2026.pdf</t>
+  </si>
+  <si>
+    <t>Vem requerer que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito Municipal, solicitando informações referentes ao repasse de auxílio financeiro aos estudantes universitários, conforme previsto na Lei nº 1.037/2023, que dispõe sobre a autorização para concessão de auxílio financeiro aos estudantes e dá outras providências.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>PTCMG</t>
   </si>
   <si>
     <t>Parecer Prévio - TCEMG</t>
   </si>
   <si>
     <t>Tribunal de Contas do Estado de Minas Gerais - TCEMG</t>
   </si>
   <si>
     <t>http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/828/4420407.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio do Tribunal de Contas do Estado de Minas Gerais, referente às Contas do Executivo do Exercício de 2024.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
@@ -1017,68 +1356,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/762/ind_01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/763/ind_02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/764/ind_03-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/765/ind_04-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/766/ind_05-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/767/ind_06-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/768/ind_07-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/769/ind_08-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/770/ind_09-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/771/ind_10-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/772/ind_11-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/787/ind_12-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/788/ind_13-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/789/ind_14-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/790/ind_15-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/791/ind_16-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/792/ind_17-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/793/ind_18-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/794/ind_19-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/795/ind_20-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/796/ind_21-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/797/ind_22-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/798/ind_23-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/799/ind_24-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/800/ind_25-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/801/ind_26-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/802/ind_27-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/803/ind_28-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/809/ind_30-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/819/ind_32-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/820/ind_33-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/821/ind_34-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/810/ind_35-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/818/ind_37-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/822/ind_38-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/823/ind_39-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/773/mocao_01-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/825/mocao_02-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/774/pl_01-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/775/pl_02-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/826/pl_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/827/pl_04_-_concurso.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/829/pl_05_-_salario.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/830/pl_06_-_vaquejada.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/824/req_01-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/814/res_01-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/812/pinfo_01-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/813/pinfo_02-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/828/4420407.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/762/ind_01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/763/ind_02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/764/ind_03-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/765/ind_04-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/766/ind_05-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/767/ind_06-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/768/ind_07-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/769/ind_08-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/770/ind_09-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/771/ind_10-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/772/ind_11-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/787/ind_12-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/788/ind_13-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/789/ind_14-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/790/ind_15-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/791/ind_16-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/792/ind_17-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/793/ind_18-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/794/ind_19-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/795/ind_20-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/796/ind_21-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/797/ind_22-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/798/ind_23-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/799/ind_24-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/800/ind_25-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/801/ind_26-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/802/ind_27-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/803/ind_28-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/809/ind_30-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/819/ind_32-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/820/ind_33-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/821/ind_34-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/810/ind_35-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/818/ind_37-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/822/ind_38-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/823/ind_39-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/834/ind_40-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/835/ind_41-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/836/ind_42-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/837/ind_43-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/838/ind_44-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/839/ind_45-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/840/ind_46-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/847/ind_47-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/848/ind_48-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/849/ind_50-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/850/ind_51-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/862/ind_60-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/855/ind_61-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/856/ind_62-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/857/ind_63-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/773/mocao_01-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/825/mocao_02-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/841/mocao_03-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/858/mocao_no_05-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/859/mocao_no_06-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/861/mocao_07-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/774/pl_01-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/775/pl_02-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/826/pl_03-2026-aprovado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/827/pl_04_-_concurso.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/829/pl_05_-_salario.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/830/pl_06_-_vaquejada.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/854/pl_07-2026_-_com_anexos_-_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/864/pl_10-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/865/pl_11-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/860/pl_12-20261.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/824/req_01-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/842/req_02-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/851/requerimento_03-2026_-_audiencia_autismo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/852/req_04-5056.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/853/req_05-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/814/res_01-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/845/pre_02-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/863/pre_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/832/pre_04-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/812/pinfo_01-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/813/pinfo_02-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/843/pinfo_03-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/844/pinfo_04-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitaoeneas.mg.leg.br/media/sapl/public/materialegislativa/2026/828/4420407.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H50"/>
+  <dimension ref="A1:H82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="61.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="73.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="118.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2008,378 +2347,1210 @@
       </c>
       <c r="D37" t="s">
         <v>11</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
       <c r="F37" t="s">
         <v>45</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>163</v>
       </c>
       <c r="H37" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>165</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>10</v>
+        <v>166</v>
       </c>
       <c r="D38" t="s">
-        <v>166</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="F38" t="s">
-[...2 lines deleted...]
-      <c r="G38" s="1" t="s">
+      <c r="H38" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>169</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
         <v>170</v>
       </c>
-      <c r="B39" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D39" t="s">
-        <v>166</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
-        <v>167</v>
+        <v>12</v>
       </c>
       <c r="F39" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>171</v>
       </c>
       <c r="H39" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>173</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>10</v>
+        <v>174</v>
       </c>
       <c r="D40" t="s">
-        <v>174</v>
+        <v>11</v>
       </c>
       <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
         <v>175</v>
       </c>
-      <c r="F40" t="s">
+      <c r="G40" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="G40" s="1" t="s">
+      <c r="H40" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>178</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
         <v>179</v>
       </c>
-      <c r="B41" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D41" t="s">
-        <v>174</v>
+        <v>11</v>
       </c>
       <c r="E41" t="s">
-        <v>175</v>
+        <v>12</v>
       </c>
       <c r="F41" t="s">
-        <v>176</v>
+        <v>36</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>180</v>
       </c>
       <c r="H41" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>182</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>21</v>
+        <v>183</v>
       </c>
       <c r="D42" t="s">
-        <v>174</v>
+        <v>11</v>
       </c>
       <c r="E42" t="s">
-        <v>175</v>
+        <v>12</v>
       </c>
       <c r="F42" t="s">
-        <v>45</v>
+        <v>103</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="H42" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>26</v>
+        <v>187</v>
       </c>
       <c r="D43" t="s">
-        <v>174</v>
+        <v>11</v>
       </c>
       <c r="E43" t="s">
-        <v>175</v>
+        <v>12</v>
       </c>
       <c r="F43" t="s">
-        <v>186</v>
+        <v>103</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="H43" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>30</v>
+        <v>191</v>
       </c>
       <c r="D44" t="s">
-        <v>174</v>
+        <v>11</v>
       </c>
       <c r="E44" t="s">
-        <v>175</v>
+        <v>12</v>
       </c>
       <c r="F44" t="s">
-        <v>186</v>
+        <v>22</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="H44" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>35</v>
+        <v>195</v>
       </c>
       <c r="D45" t="s">
-        <v>174</v>
+        <v>11</v>
       </c>
       <c r="E45" t="s">
-        <v>175</v>
+        <v>12</v>
       </c>
       <c r="F45" t="s">
-        <v>186</v>
+        <v>45</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="H45" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>10</v>
+        <v>199</v>
       </c>
       <c r="D46" t="s">
-        <v>196</v>
+        <v>11</v>
       </c>
       <c r="E46" t="s">
-        <v>197</v>
+        <v>12</v>
       </c>
       <c r="F46" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="H46" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>10</v>
+        <v>203</v>
       </c>
       <c r="D47" t="s">
-        <v>201</v>
+        <v>11</v>
       </c>
       <c r="E47" t="s">
-        <v>202</v>
+        <v>12</v>
       </c>
       <c r="F47" t="s">
-        <v>176</v>
+        <v>142</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="H47" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>10</v>
+        <v>207</v>
       </c>
       <c r="D48" t="s">
-        <v>206</v>
+        <v>11</v>
       </c>
       <c r="E48" t="s">
-        <v>207</v>
+        <v>12</v>
       </c>
       <c r="F48" t="s">
-        <v>45</v>
+        <v>142</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>208</v>
       </c>
       <c r="H48" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>210</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>17</v>
+        <v>211</v>
       </c>
       <c r="D49" t="s">
-        <v>206</v>
+        <v>11</v>
       </c>
       <c r="E49" t="s">
-        <v>207</v>
+        <v>12</v>
       </c>
       <c r="F49" t="s">
         <v>45</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="H49" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
+        <v>215</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>103</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H50" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>218</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>219</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" t="s">
+        <v>36</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H51" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>222</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>223</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
+        <v>45</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H52" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>226</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
         <v>10</v>
       </c>
-      <c r="D50" t="s">
-[...12 lines deleted...]
-        <v>218</v>
+      <c r="D53" t="s">
+        <v>227</v>
+      </c>
+      <c r="E53" t="s">
+        <v>228</v>
+      </c>
+      <c r="F53" t="s">
+        <v>45</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H53" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>231</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>17</v>
+      </c>
+      <c r="D54" t="s">
+        <v>227</v>
+      </c>
+      <c r="E54" t="s">
+        <v>228</v>
+      </c>
+      <c r="F54" t="s">
+        <v>13</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H54" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>234</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>21</v>
+      </c>
+      <c r="D55" t="s">
+        <v>227</v>
+      </c>
+      <c r="E55" t="s">
+        <v>228</v>
+      </c>
+      <c r="F55" t="s">
+        <v>45</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H55" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>237</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>30</v>
+      </c>
+      <c r="D56" t="s">
+        <v>227</v>
+      </c>
+      <c r="E56" t="s">
+        <v>228</v>
+      </c>
+      <c r="F56" t="s">
+        <v>45</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="H56" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>240</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>35</v>
+      </c>
+      <c r="D57" t="s">
+        <v>227</v>
+      </c>
+      <c r="E57" t="s">
+        <v>228</v>
+      </c>
+      <c r="F57" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H57" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>243</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>40</v>
+      </c>
+      <c r="D58" t="s">
+        <v>227</v>
+      </c>
+      <c r="E58" t="s">
+        <v>228</v>
+      </c>
+      <c r="F58" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H58" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>246</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>10</v>
+      </c>
+      <c r="D59" t="s">
+        <v>247</v>
+      </c>
+      <c r="E59" t="s">
+        <v>248</v>
+      </c>
+      <c r="F59" t="s">
+        <v>249</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H59" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>252</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>17</v>
+      </c>
+      <c r="D60" t="s">
+        <v>247</v>
+      </c>
+      <c r="E60" t="s">
+        <v>248</v>
+      </c>
+      <c r="F60" t="s">
+        <v>249</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H60" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>255</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>21</v>
+      </c>
+      <c r="D61" t="s">
+        <v>247</v>
+      </c>
+      <c r="E61" t="s">
+        <v>248</v>
+      </c>
+      <c r="F61" t="s">
+        <v>45</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H61" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>258</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>26</v>
+      </c>
+      <c r="D62" t="s">
+        <v>247</v>
+      </c>
+      <c r="E62" t="s">
+        <v>248</v>
+      </c>
+      <c r="F62" t="s">
+        <v>259</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H62" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>262</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>30</v>
+      </c>
+      <c r="D63" t="s">
+        <v>247</v>
+      </c>
+      <c r="E63" t="s">
+        <v>248</v>
+      </c>
+      <c r="F63" t="s">
+        <v>259</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H63" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>265</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>35</v>
+      </c>
+      <c r="D64" t="s">
+        <v>247</v>
+      </c>
+      <c r="E64" t="s">
+        <v>248</v>
+      </c>
+      <c r="F64" t="s">
+        <v>259</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H64" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>268</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>40</v>
+      </c>
+      <c r="D65" t="s">
+        <v>247</v>
+      </c>
+      <c r="E65" t="s">
+        <v>248</v>
+      </c>
+      <c r="F65" t="s">
+        <v>259</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H65" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>271</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>54</v>
+      </c>
+      <c r="D66" t="s">
+        <v>247</v>
+      </c>
+      <c r="E66" t="s">
+        <v>248</v>
+      </c>
+      <c r="F66" t="s">
+        <v>259</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H66" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>274</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>58</v>
+      </c>
+      <c r="D67" t="s">
+        <v>247</v>
+      </c>
+      <c r="E67" t="s">
+        <v>248</v>
+      </c>
+      <c r="F67" t="s">
+        <v>259</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="H67" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>277</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>62</v>
+      </c>
+      <c r="D68" t="s">
+        <v>247</v>
+      </c>
+      <c r="E68" t="s">
+        <v>248</v>
+      </c>
+      <c r="F68" t="s">
+        <v>45</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H68" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>280</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>10</v>
+      </c>
+      <c r="D69" t="s">
+        <v>281</v>
+      </c>
+      <c r="E69" t="s">
+        <v>282</v>
+      </c>
+      <c r="F69" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="H69" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>285</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>17</v>
+      </c>
+      <c r="D70" t="s">
+        <v>281</v>
+      </c>
+      <c r="E70" t="s">
+        <v>282</v>
+      </c>
+      <c r="F70" t="s">
+        <v>45</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="H70" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>288</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>21</v>
+      </c>
+      <c r="D71" t="s">
+        <v>281</v>
+      </c>
+      <c r="E71" t="s">
+        <v>282</v>
+      </c>
+      <c r="F71" t="s">
+        <v>289</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H71" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>292</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>26</v>
+      </c>
+      <c r="D72" t="s">
+        <v>281</v>
+      </c>
+      <c r="E72" t="s">
+        <v>282</v>
+      </c>
+      <c r="F72" t="s">
+        <v>45</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H72" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>295</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>30</v>
+      </c>
+      <c r="D73" t="s">
+        <v>281</v>
+      </c>
+      <c r="E73" t="s">
+        <v>282</v>
+      </c>
+      <c r="F73" t="s">
+        <v>45</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H73" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>298</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>10</v>
+      </c>
+      <c r="D74" t="s">
+        <v>299</v>
+      </c>
+      <c r="E74" t="s">
+        <v>300</v>
+      </c>
+      <c r="F74" t="s">
+        <v>249</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H74" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>303</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>17</v>
+      </c>
+      <c r="D75" t="s">
+        <v>299</v>
+      </c>
+      <c r="E75" t="s">
+        <v>300</v>
+      </c>
+      <c r="F75" t="s">
+        <v>13</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H75" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>306</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>21</v>
+      </c>
+      <c r="D76" t="s">
+        <v>299</v>
+      </c>
+      <c r="E76" t="s">
+        <v>300</v>
+      </c>
+      <c r="F76" t="s">
+        <v>13</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H76" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>309</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>26</v>
+      </c>
+      <c r="D77" t="s">
+        <v>299</v>
+      </c>
+      <c r="E77" t="s">
+        <v>300</v>
+      </c>
+      <c r="F77" t="s">
+        <v>249</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H77" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>312</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>10</v>
+      </c>
+      <c r="D78" t="s">
+        <v>313</v>
+      </c>
+      <c r="E78" t="s">
+        <v>314</v>
+      </c>
+      <c r="F78" t="s">
+        <v>45</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H78" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>317</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>17</v>
+      </c>
+      <c r="D79" t="s">
+        <v>313</v>
+      </c>
+      <c r="E79" t="s">
+        <v>314</v>
+      </c>
+      <c r="F79" t="s">
+        <v>45</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H79" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>320</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>21</v>
+      </c>
+      <c r="D80" t="s">
+        <v>313</v>
+      </c>
+      <c r="E80" t="s">
+        <v>314</v>
+      </c>
+      <c r="F80" t="s">
+        <v>36</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H80" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>323</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>26</v>
+      </c>
+      <c r="D81" t="s">
+        <v>313</v>
+      </c>
+      <c r="E81" t="s">
+        <v>314</v>
+      </c>
+      <c r="F81" t="s">
+        <v>36</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H81" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>326</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>10</v>
+      </c>
+      <c r="D82" t="s">
+        <v>327</v>
+      </c>
+      <c r="E82" t="s">
+        <v>328</v>
+      </c>
+      <c r="F82" t="s">
+        <v>329</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H82" t="s">
+        <v>331</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2389,50 +3560,82 @@
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>